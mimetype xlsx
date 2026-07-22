--- v0 (2025-12-08)
+++ v1 (2026-07-22)
@@ -12,130 +12,132 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365mps-my.sharepoint.com/personal/dunja_pofuk_mps_hr/Documents/Radna površina/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365mps-my.sharepoint.com/personal/dunja_pofuk_mps_hr/Documents/Radna površina/DZS statistika 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="295" documentId="8_{72C52FA6-2977-48FB-8C4C-3F6DD545AACF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{212B4855-4C7A-4245-B3A3-390BB39742EA}"/>
+  <xr:revisionPtr revIDLastSave="430" documentId="8_{72C52FA6-2977-48FB-8C4C-3F6DD545AACF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{444B4F09-1C87-4B46-A64D-B9FB26736A71}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="eko subjekti" sheetId="2" r:id="rId1"/>
     <sheet name="eko površine_RH" sheetId="3" r:id="rId2"/>
     <sheet name="eko površine_županije" sheetId="4" r:id="rId3"/>
     <sheet name="udio eko površina u ukupnim" sheetId="14" r:id="rId4"/>
     <sheet name="eko usjevi ha_RH" sheetId="5" r:id="rId5"/>
     <sheet name="eko usjevi t_RH" sheetId="6" r:id="rId6"/>
     <sheet name="trajni nasadi ha_RH" sheetId="7" r:id="rId7"/>
     <sheet name="trajni nasadi t_RH" sheetId="8" r:id="rId8"/>
     <sheet name="eko stoka_RH" sheetId="9" r:id="rId9"/>
     <sheet name="eko stoka_županije" sheetId="10" r:id="rId10"/>
     <sheet name="eko proizvodi t_RH" sheetId="11" r:id="rId11"/>
     <sheet name="eko jaja_RH" sheetId="12" r:id="rId12"/>
     <sheet name="eko prerađivači_RH" sheetId="13" r:id="rId13"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D22" i="14" l="1"/>
+  <c r="D23" i="14" l="1"/>
+  <c r="N7" i="2"/>
+  <c r="D22" i="14"/>
   <c r="M7" i="2"/>
   <c r="D21" i="14"/>
   <c r="L7" i="2"/>
   <c r="D20" i="14"/>
   <c r="K7" i="2"/>
   <c r="D19" i="14"/>
   <c r="J7" i="2"/>
   <c r="D6" i="14" l="1"/>
   <c r="D7" i="14"/>
   <c r="D8" i="14"/>
   <c r="D9" i="14"/>
   <c r="D10" i="14"/>
   <c r="D11" i="14"/>
   <c r="D12" i="14"/>
   <c r="D13" i="14"/>
   <c r="D14" i="14"/>
   <c r="D15" i="14"/>
   <c r="D16" i="14"/>
   <c r="D17" i="14"/>
   <c r="D18" i="14"/>
   <c r="D5" i="14"/>
   <c r="C7" i="2" l="1"/>
   <c r="D7" i="2"/>
   <c r="E7" i="2"/>
   <c r="F7" i="2"/>
   <c r="G7" i="2"/>
   <c r="H7" i="2"/>
   <c r="I7" i="2"/>
   <c r="B7" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1474" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1601" uniqueCount="215">
   <si>
     <t>2013.</t>
   </si>
   <si>
     <t>2014.</t>
   </si>
   <si>
     <t>2015.</t>
   </si>
   <si>
     <t>2016.</t>
   </si>
   <si>
     <t>2017.</t>
   </si>
   <si>
     <t>2018.</t>
   </si>
   <si>
     <t>2019.</t>
   </si>
   <si>
     <t>2020.</t>
   </si>
   <si>
@@ -731,56 +733,65 @@
   </si>
   <si>
     <t>Ekološka proizvodnja trajnih nasada (t) u Republici Hrvatskoj*</t>
   </si>
   <si>
     <t>2022.</t>
   </si>
   <si>
     <t xml:space="preserve">* Napomena: Podaci od 2021. godine su izdvojeni zasebno zbog različitih kategorija oraničnih usjeva. </t>
   </si>
   <si>
     <t xml:space="preserve">* Napomena: Podaci od 2021. godine su izdvojeni zasebno zbog različitih kategorija trajnih nasada. </t>
   </si>
   <si>
     <t>2023.</t>
   </si>
   <si>
     <t>2024.</t>
   </si>
   <si>
     <t>brojevi su zaokruženi pa zbroj ne mora biti potpuno točan</t>
   </si>
   <si>
     <t>z) podatak nije objavljen radi povjerljivosti</t>
   </si>
+  <si>
+    <t>2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025. </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0"/>
+  </numFmts>
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -822,56 +833,50 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
@@ -967,51 +972,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
@@ -1076,103 +1081,117 @@
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalno" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
@@ -1464,263 +1483,276 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M10"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O10" sqref="O10"/>
+      <selection activeCell="N7" sqref="N7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="28.44140625" customWidth="1"/>
     <col min="2" max="2" width="5.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="7.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:14" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:14" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3"/>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:14" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B4" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="12" t="s">
         <v>164</v>
       </c>
       <c r="K4" s="12" t="s">
         <v>206</v>
       </c>
       <c r="L4" s="12" t="s">
         <v>209</v>
       </c>
       <c r="M4" s="12" t="s">
         <v>210</v>
       </c>
-    </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N4" s="47" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A5" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B5" s="3">
         <v>1608</v>
       </c>
       <c r="C5" s="3">
         <v>2043</v>
       </c>
       <c r="D5" s="3">
         <v>3061</v>
       </c>
       <c r="E5" s="3">
         <v>3546</v>
       </c>
       <c r="F5" s="3">
         <v>4023</v>
       </c>
       <c r="G5" s="3">
         <v>4374</v>
       </c>
       <c r="H5" s="3">
         <v>5153</v>
       </c>
       <c r="I5" s="3">
         <v>5548</v>
       </c>
       <c r="J5" s="3">
         <v>6024</v>
       </c>
       <c r="K5" s="3">
         <v>6132</v>
       </c>
       <c r="L5" s="3">
         <v>6274</v>
       </c>
       <c r="M5" s="3">
         <v>6211</v>
       </c>
-    </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N5" s="3">
+        <v>6075</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
         <v>111</v>
       </c>
       <c r="B6" s="3">
         <v>181</v>
       </c>
       <c r="C6" s="3">
         <v>237</v>
       </c>
       <c r="D6" s="3">
         <v>320</v>
       </c>
       <c r="E6" s="3">
         <v>312</v>
       </c>
       <c r="F6" s="3">
         <v>357</v>
       </c>
       <c r="G6" s="3">
         <v>368</v>
       </c>
       <c r="H6" s="3">
         <v>395</v>
       </c>
       <c r="I6" s="3">
         <v>389</v>
       </c>
       <c r="J6" s="3">
         <v>378</v>
       </c>
       <c r="K6" s="3">
         <v>380</v>
       </c>
       <c r="L6" s="3">
         <v>421</v>
       </c>
       <c r="M6" s="3">
         <v>464</v>
       </c>
-    </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N6" s="3">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A7" s="32" t="s">
         <v>112</v>
       </c>
       <c r="B7" s="32">
         <f>SUM(B5:B6)</f>
         <v>1789</v>
       </c>
       <c r="C7" s="32">
-        <f t="shared" ref="C7:M7" si="0">SUM(C5:C6)</f>
+        <f t="shared" ref="C7:N7" si="0">SUM(C5:C6)</f>
         <v>2280</v>
       </c>
       <c r="D7" s="32">
         <f t="shared" si="0"/>
         <v>3381</v>
       </c>
       <c r="E7" s="32">
         <f t="shared" si="0"/>
         <v>3858</v>
       </c>
       <c r="F7" s="32">
         <f t="shared" si="0"/>
         <v>4380</v>
       </c>
       <c r="G7" s="32">
         <f t="shared" si="0"/>
         <v>4742</v>
       </c>
       <c r="H7" s="32">
         <f t="shared" si="0"/>
         <v>5548</v>
       </c>
       <c r="I7" s="32">
         <f t="shared" si="0"/>
         <v>5937</v>
       </c>
       <c r="J7" s="32">
         <f t="shared" si="0"/>
         <v>6402</v>
       </c>
       <c r="K7" s="32">
         <f t="shared" si="0"/>
         <v>6512</v>
       </c>
       <c r="L7" s="32">
         <f t="shared" si="0"/>
         <v>6695</v>
       </c>
       <c r="M7" s="32">
         <f t="shared" si="0"/>
         <v>6675</v>
       </c>
-    </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N7" s="32">
+        <f t="shared" si="0"/>
+        <v>6542</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
-  <dimension ref="A1:V80"/>
+  <dimension ref="A1:V87"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10"/>
+    <sheetView topLeftCell="A54" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E92" sqref="E92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="22.6640625" customWidth="1"/>
     <col min="2" max="2" width="10.88671875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20.33203125" customWidth="1"/>
     <col min="5" max="5" width="12.44140625" customWidth="1"/>
     <col min="6" max="6" width="13.44140625" customWidth="1"/>
     <col min="7" max="7" width="23.33203125" customWidth="1"/>
     <col min="8" max="8" width="23.109375" customWidth="1"/>
     <col min="9" max="9" width="20.5546875" customWidth="1"/>
     <col min="10" max="10" width="14.6640625" customWidth="1"/>
     <col min="11" max="11" width="22.33203125" customWidth="1"/>
     <col min="12" max="12" width="19.5546875" customWidth="1"/>
     <col min="13" max="13" width="18.88671875" customWidth="1"/>
     <col min="14" max="14" width="10.6640625" customWidth="1"/>
     <col min="15" max="15" width="19.109375" customWidth="1"/>
     <col min="16" max="16" width="18.44140625" customWidth="1"/>
     <col min="17" max="17" width="22.44140625" customWidth="1"/>
     <col min="18" max="18" width="21.44140625" customWidth="1"/>
     <col min="19" max="19" width="9.6640625" customWidth="1"/>
     <col min="20" max="20" width="25" customWidth="1"/>
     <col min="21" max="21" width="14.33203125" customWidth="1"/>
@@ -1762,112 +1794,112 @@
     <col min="57" max="57" width="19.109375" customWidth="1"/>
     <col min="58" max="58" width="18.44140625" customWidth="1"/>
     <col min="59" max="59" width="22.44140625" customWidth="1"/>
     <col min="60" max="60" width="21.44140625" customWidth="1"/>
     <col min="61" max="61" width="9.6640625" customWidth="1"/>
     <col min="62" max="62" width="25" customWidth="1"/>
     <col min="63" max="63" width="14.33203125" customWidth="1"/>
     <col min="64" max="64" width="13.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:22" s="23" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="23" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="15" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B4" s="16" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:22" s="72" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="73" t="s">
+    <row r="5" spans="1:22" s="57" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="73" t="s">
+      <c r="C5" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="73" t="s">
+      <c r="D5" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="E5" s="73" t="s">
+      <c r="E5" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="73" t="s">
+      <c r="F5" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="G5" s="73" t="s">
+      <c r="G5" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="H5" s="73" t="s">
+      <c r="H5" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="I5" s="73" t="s">
+      <c r="I5" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="J5" s="73" t="s">
+      <c r="J5" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="K5" s="73" t="s">
+      <c r="K5" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="L5" s="73" t="s">
+      <c r="L5" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="M5" s="73" t="s">
+      <c r="M5" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="N5" s="73" t="s">
+      <c r="N5" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="O5" s="73" t="s">
+      <c r="O5" s="58" t="s">
         <v>31</v>
       </c>
-      <c r="P5" s="73" t="s">
+      <c r="P5" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="Q5" s="73" t="s">
+      <c r="Q5" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="R5" s="73" t="s">
+      <c r="R5" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="S5" s="73" t="s">
+      <c r="S5" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="T5" s="73" t="s">
+      <c r="T5" s="58" t="s">
         <v>36</v>
       </c>
-      <c r="U5" s="73" t="s">
+      <c r="U5" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="V5" s="73" t="s">
+      <c r="V5" s="58" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B6" s="3">
         <v>290</v>
       </c>
       <c r="C6" s="3">
         <v>19</v>
       </c>
       <c r="D6" s="3">
         <v>2604</v>
       </c>
       <c r="E6" s="3">
         <v>457</v>
       </c>
       <c r="F6" s="3">
         <v>33</v>
       </c>
       <c r="G6" s="3">
         <v>13</v>
       </c>
@@ -5721,105 +5753,105 @@
       <c r="C69" s="50"/>
       <c r="D69" s="18"/>
       <c r="E69" s="50"/>
       <c r="F69" s="50"/>
       <c r="G69" s="50"/>
       <c r="H69" s="50"/>
       <c r="I69" s="50"/>
       <c r="J69" s="50"/>
       <c r="K69" s="50"/>
       <c r="L69" s="50"/>
       <c r="M69" s="50"/>
       <c r="N69" s="50"/>
       <c r="O69" s="50"/>
       <c r="P69" s="50"/>
       <c r="Q69" s="50"/>
       <c r="R69" s="18"/>
       <c r="S69" s="50"/>
       <c r="T69" s="50"/>
       <c r="U69" s="50"/>
       <c r="V69" s="50"/>
     </row>
     <row r="70" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A70" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="B70" s="67">
+      <c r="B70" s="53">
         <v>252</v>
       </c>
-      <c r="C70" s="67">
+      <c r="C70" s="53">
         <v>200</v>
       </c>
-      <c r="D70" s="67">
+      <c r="D70" s="53">
         <v>4652</v>
       </c>
-      <c r="E70" s="67">
+      <c r="E70" s="53">
         <v>723</v>
       </c>
-      <c r="F70" s="67">
+      <c r="F70" s="53">
         <v>511</v>
       </c>
       <c r="G70" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="H70" s="67">
+      <c r="H70" s="53">
         <v>2083</v>
       </c>
-      <c r="I70" s="67">
+      <c r="I70" s="53">
         <v>1000</v>
       </c>
-      <c r="J70" s="67">
+      <c r="J70" s="53">
         <v>13193</v>
       </c>
-      <c r="K70" s="67">
+      <c r="K70" s="53">
         <v>1375</v>
       </c>
-      <c r="L70" s="67">
+      <c r="L70" s="53">
         <v>933</v>
       </c>
-      <c r="M70" s="67">
+      <c r="M70" s="53">
         <v>821</v>
       </c>
-      <c r="N70" s="67">
+      <c r="N70" s="53">
         <v>4561</v>
       </c>
-      <c r="O70" s="67">
+      <c r="O70" s="53">
         <v>1153</v>
       </c>
-      <c r="P70" s="67">
+      <c r="P70" s="53">
         <v>4481</v>
       </c>
       <c r="Q70" s="24" t="s">
         <v>107</v>
       </c>
-      <c r="R70" s="67">
+      <c r="R70" s="53">
         <v>3416</v>
       </c>
-      <c r="S70" s="67">
+      <c r="S70" s="53">
         <v>330</v>
       </c>
-      <c r="T70" s="67">
+      <c r="T70" s="53">
         <v>459</v>
       </c>
       <c r="U70" s="24" t="s">
         <v>107</v>
       </c>
       <c r="V70" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="71" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A71" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B71" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C71" s="24" t="s">
         <v>43</v>
       </c>
       <c r="D71" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E71" s="24" t="s">
         <v>43</v>
       </c>
@@ -5828,1481 +5860,2049 @@
       </c>
       <c r="G71" s="24" t="s">
         <v>43</v>
       </c>
       <c r="H71" s="24" t="s">
         <v>43</v>
       </c>
       <c r="I71" s="24" t="s">
         <v>43</v>
       </c>
       <c r="J71" s="24" t="s">
         <v>107</v>
       </c>
       <c r="K71" s="24" t="s">
         <v>43</v>
       </c>
       <c r="L71" s="24" t="s">
         <v>107</v>
       </c>
       <c r="M71" s="24" t="s">
         <v>107</v>
       </c>
       <c r="N71" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="O71" s="67">
+      <c r="O71" s="53">
         <v>237</v>
       </c>
       <c r="P71" s="24" t="s">
         <v>43</v>
       </c>
       <c r="Q71" s="24" t="s">
         <v>107</v>
       </c>
       <c r="R71" s="24" t="s">
         <v>43</v>
       </c>
       <c r="S71" s="24" t="s">
         <v>43</v>
       </c>
       <c r="T71" s="24" t="s">
         <v>43</v>
       </c>
       <c r="U71" s="24" t="s">
         <v>43</v>
       </c>
       <c r="V71" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="72" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A72" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="B72" s="67">
+      <c r="B72" s="53">
         <v>973</v>
       </c>
-      <c r="C72" s="67">
+      <c r="C72" s="53">
         <v>68</v>
       </c>
-      <c r="D72" s="67">
+      <c r="D72" s="53">
         <v>5193</v>
       </c>
-      <c r="E72" s="67">
+      <c r="E72" s="53">
         <v>2908</v>
       </c>
       <c r="F72" s="24" t="s">
         <v>107</v>
       </c>
       <c r="G72" s="24" t="s">
         <v>107</v>
       </c>
-      <c r="H72" s="67">
+      <c r="H72" s="53">
         <v>2179</v>
       </c>
-      <c r="I72" s="67">
+      <c r="I72" s="53">
         <v>13921</v>
       </c>
-      <c r="J72" s="67">
+      <c r="J72" s="53">
         <v>18673</v>
       </c>
-      <c r="K72" s="67">
+      <c r="K72" s="53">
         <v>939</v>
       </c>
-      <c r="L72" s="67">
+      <c r="L72" s="53">
         <v>1979</v>
       </c>
-      <c r="M72" s="67">
+      <c r="M72" s="53">
         <v>1208</v>
       </c>
-      <c r="N72" s="67">
+      <c r="N72" s="53">
         <v>11519</v>
       </c>
-      <c r="O72" s="67">
+      <c r="O72" s="53">
         <v>3129</v>
       </c>
-      <c r="P72" s="67">
+      <c r="P72" s="53">
         <v>5564</v>
       </c>
       <c r="Q72" s="24" t="s">
         <v>107</v>
       </c>
-      <c r="R72" s="67">
+      <c r="R72" s="53">
         <v>2712</v>
       </c>
-      <c r="S72" s="67">
+      <c r="S72" s="53">
         <v>1415</v>
       </c>
-      <c r="T72" s="67">
+      <c r="T72" s="53">
         <v>384</v>
       </c>
       <c r="U72" s="24" t="s">
         <v>43</v>
       </c>
       <c r="V72" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="73" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A73" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B73" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C73" s="24" t="s">
         <v>107</v>
       </c>
-      <c r="D73" s="67">
+      <c r="D73" s="53">
         <v>500</v>
       </c>
-      <c r="E73" s="67">
+      <c r="E73" s="53">
         <v>135</v>
       </c>
       <c r="F73" s="24" t="s">
         <v>43</v>
       </c>
       <c r="G73" s="24" t="s">
         <v>43</v>
       </c>
       <c r="H73" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="I73" s="67">
+      <c r="I73" s="53">
         <v>226</v>
       </c>
-      <c r="J73" s="67">
+      <c r="J73" s="53">
         <v>408</v>
       </c>
       <c r="K73" s="24" t="s">
         <v>107</v>
       </c>
       <c r="L73" s="24" t="s">
         <v>107</v>
       </c>
       <c r="M73" s="24" t="s">
         <v>107</v>
       </c>
-      <c r="N73" s="67">
+      <c r="N73" s="53">
         <v>3833</v>
       </c>
       <c r="O73" s="24" t="s">
         <v>107</v>
       </c>
-      <c r="P73" s="67">
+      <c r="P73" s="53">
         <v>775</v>
       </c>
       <c r="Q73" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="R73" s="67">
+      <c r="R73" s="53">
         <v>363</v>
       </c>
-      <c r="S73" s="67">
+      <c r="S73" s="53">
         <v>324</v>
       </c>
-      <c r="T73" s="67">
+      <c r="T73" s="53">
         <v>551</v>
       </c>
       <c r="U73" s="24" t="s">
         <v>43</v>
       </c>
       <c r="V73" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="74" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A74" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B74" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C74" s="24" t="s">
         <v>107</v>
       </c>
       <c r="D74" s="24" t="s">
         <v>107</v>
       </c>
       <c r="E74" s="24" t="s">
         <v>43</v>
       </c>
       <c r="F74" s="24" t="s">
         <v>43</v>
       </c>
       <c r="G74" s="24" t="s">
         <v>43</v>
       </c>
       <c r="H74" s="24" t="s">
         <v>107</v>
       </c>
       <c r="I74" s="24" t="s">
         <v>43</v>
       </c>
       <c r="J74" s="24" t="s">
         <v>107</v>
       </c>
-      <c r="K74" s="67">
+      <c r="K74" s="53">
         <v>143</v>
       </c>
       <c r="L74" s="24" t="s">
         <v>107</v>
       </c>
       <c r="M74" s="24" t="s">
         <v>43</v>
       </c>
       <c r="N74" s="24" t="s">
         <v>43</v>
       </c>
       <c r="O74" s="24" t="s">
         <v>43</v>
       </c>
       <c r="P74" s="24" t="s">
         <v>107</v>
       </c>
       <c r="Q74" s="24" t="s">
         <v>43</v>
       </c>
       <c r="R74" s="24" t="s">
         <v>107</v>
       </c>
       <c r="S74" s="24" t="s">
         <v>43</v>
       </c>
       <c r="T74" s="24" t="s">
         <v>43</v>
       </c>
       <c r="U74" s="24" t="s">
         <v>107</v>
       </c>
       <c r="V74" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="75" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A75" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B75" s="24" t="s">
         <v>107</v>
       </c>
-      <c r="C75" s="67">
+      <c r="C75" s="53">
         <v>36</v>
       </c>
-      <c r="D75" s="67">
+      <c r="D75" s="53">
         <v>981</v>
       </c>
-      <c r="E75" s="67">
+      <c r="E75" s="53">
         <v>443</v>
       </c>
       <c r="F75" s="24" t="s">
         <v>107</v>
       </c>
       <c r="G75" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="H75" s="67">
+      <c r="H75" s="53">
         <v>155</v>
       </c>
-      <c r="I75" s="67">
+      <c r="I75" s="53">
         <v>1365</v>
       </c>
-      <c r="J75" s="67">
+      <c r="J75" s="53">
         <v>2296</v>
       </c>
       <c r="K75" s="24" t="s">
         <v>107</v>
       </c>
       <c r="L75" s="24" t="s">
         <v>107</v>
       </c>
-      <c r="M75" s="67">
+      <c r="M75" s="53">
         <v>278</v>
       </c>
-      <c r="N75" s="67">
+      <c r="N75" s="53">
         <v>870</v>
       </c>
-      <c r="O75" s="67">
+      <c r="O75" s="53">
         <v>121</v>
       </c>
-      <c r="P75" s="67">
+      <c r="P75" s="53">
         <v>282</v>
       </c>
       <c r="Q75" s="24" t="s">
         <v>107</v>
       </c>
       <c r="R75" s="24" t="s">
         <v>107</v>
       </c>
-      <c r="S75" s="67">
+      <c r="S75" s="53">
         <v>79</v>
       </c>
-      <c r="T75" s="67">
+      <c r="T75" s="53">
         <v>89</v>
       </c>
       <c r="U75" s="24" t="s">
         <v>43</v>
       </c>
       <c r="V75" s="24" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="76" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A76" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B76" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C76" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="D76" s="67">
+      <c r="D76" s="53">
         <v>970</v>
       </c>
-      <c r="E76" s="67">
+      <c r="E76" s="53">
         <v>130</v>
       </c>
       <c r="F76" s="24" t="s">
         <v>43</v>
       </c>
       <c r="G76" s="24" t="s">
         <v>107</v>
       </c>
       <c r="H76" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="I76" s="67">
+      <c r="I76" s="53">
         <v>122</v>
       </c>
       <c r="J76" s="24" t="s">
         <v>107</v>
       </c>
       <c r="K76" s="24" t="s">
         <v>43</v>
       </c>
       <c r="L76" s="24" t="s">
         <v>43</v>
       </c>
       <c r="M76" s="24" t="s">
         <v>107</v>
       </c>
       <c r="N76" s="24" t="s">
         <v>107</v>
       </c>
       <c r="O76" s="24" t="s">
         <v>107</v>
       </c>
       <c r="P76" s="24" t="s">
         <v>107</v>
       </c>
       <c r="Q76" s="24" t="s">
         <v>43</v>
       </c>
       <c r="R76" s="24" t="s">
         <v>107</v>
       </c>
       <c r="S76" s="24" t="s">
         <v>107</v>
       </c>
       <c r="T76" s="24" t="s">
         <v>43</v>
       </c>
       <c r="U76" s="24" t="s">
         <v>43</v>
       </c>
       <c r="V76" s="24" t="s">
         <v>43</v>
       </c>
     </row>
+    <row r="77" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A77" s="15"/>
+      <c r="B77" s="63" t="s">
+        <v>213</v>
+      </c>
+      <c r="C77" s="15"/>
+      <c r="D77" s="15"/>
+      <c r="E77" s="15"/>
+      <c r="F77" s="15"/>
+      <c r="G77" s="15"/>
+      <c r="H77" s="15"/>
+      <c r="I77" s="15"/>
+      <c r="J77" s="15"/>
+      <c r="K77" s="15"/>
+      <c r="L77" s="15"/>
+      <c r="M77" s="15"/>
+      <c r="N77" s="15"/>
+      <c r="O77" s="15"/>
+      <c r="P77" s="15"/>
+      <c r="Q77" s="15"/>
+      <c r="R77" s="15"/>
+      <c r="S77" s="15"/>
+      <c r="T77" s="15"/>
+      <c r="U77" s="15"/>
+      <c r="V77" s="15"/>
+    </row>
     <row r="78" spans="1:22" x14ac:dyDescent="0.3">
-      <c r="A78" s="28"/>
+      <c r="A78" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B78" s="53">
+        <v>237</v>
+      </c>
+      <c r="C78" s="53">
+        <v>130</v>
+      </c>
+      <c r="D78" s="53">
+        <v>3882</v>
+      </c>
+      <c r="E78" s="53">
+        <v>504</v>
+      </c>
+      <c r="F78" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="G78" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="H78" s="53">
+        <v>1846</v>
+      </c>
+      <c r="I78" s="53">
+        <v>771</v>
+      </c>
+      <c r="J78" s="53">
+        <v>12266</v>
+      </c>
+      <c r="K78" s="53">
+        <v>1213</v>
+      </c>
+      <c r="L78" s="53">
+        <v>966</v>
+      </c>
+      <c r="M78" s="53">
+        <v>745</v>
+      </c>
+      <c r="N78" s="53">
+        <v>4289</v>
+      </c>
+      <c r="O78" s="53">
+        <v>1217</v>
+      </c>
+      <c r="P78" s="53">
+        <v>3495</v>
+      </c>
+      <c r="Q78" s="53">
+        <v>93</v>
+      </c>
+      <c r="R78" s="53">
+        <v>2133</v>
+      </c>
+      <c r="S78" s="53">
+        <v>218</v>
+      </c>
+      <c r="T78" s="53">
+        <v>569</v>
+      </c>
+      <c r="U78" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="V78" s="24" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="79" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A79" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B79" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="F79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="G79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="H79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="I79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="J79" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="K79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="L79" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="M79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="N79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="O79" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="P79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q79" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="R79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="S79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="T79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="U79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="V79" s="24" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="80" spans="1:22" x14ac:dyDescent="0.3">
-      <c r="A80" t="s">
+      <c r="A80" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="B80" s="53">
+        <v>725</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D80" s="53">
+        <v>3816</v>
+      </c>
+      <c r="E80" s="53">
+        <v>1759</v>
+      </c>
+      <c r="F80" s="53">
+        <v>84</v>
+      </c>
+      <c r="G80" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="H80" s="53">
+        <v>1990</v>
+      </c>
+      <c r="I80" s="53">
+        <v>13180</v>
+      </c>
+      <c r="J80" s="53">
+        <v>14584</v>
+      </c>
+      <c r="K80" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="L80" s="53">
+        <v>2211</v>
+      </c>
+      <c r="M80" s="53">
+        <v>1337</v>
+      </c>
+      <c r="N80" s="53">
+        <v>8703</v>
+      </c>
+      <c r="O80" s="53">
+        <v>2674</v>
+      </c>
+      <c r="P80" s="53">
+        <v>5276</v>
+      </c>
+      <c r="Q80" s="53">
+        <v>231</v>
+      </c>
+      <c r="R80" s="53">
+        <v>2398</v>
+      </c>
+      <c r="S80" s="53">
+        <v>1431</v>
+      </c>
+      <c r="T80" s="53">
+        <v>181</v>
+      </c>
+      <c r="U80" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="V80" s="24" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="81" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A81" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="B81" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C81" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D81" s="53">
+        <v>161</v>
+      </c>
+      <c r="E81" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="F81" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="G81" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="H81" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="I81" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="J81" s="53">
+        <v>378</v>
+      </c>
+      <c r="K81" s="53">
+        <v>22</v>
+      </c>
+      <c r="L81" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="M81" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="N81" s="53">
+        <v>1982</v>
+      </c>
+      <c r="O81" s="53">
+        <v>66</v>
+      </c>
+      <c r="P81" s="53">
+        <v>603</v>
+      </c>
+      <c r="Q81" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="R81" s="53">
+        <v>248</v>
+      </c>
+      <c r="S81" s="53">
+        <v>214</v>
+      </c>
+      <c r="T81" s="53">
+        <v>343</v>
+      </c>
+      <c r="U81" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="V81" s="24" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="82" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A82" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="B82" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C82" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D82" s="53">
+        <v>233</v>
+      </c>
+      <c r="E82" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="F82" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="G82" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="H82" s="53">
+        <v>250</v>
+      </c>
+      <c r="I82" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="J82" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="K82" s="53">
+        <v>58</v>
+      </c>
+      <c r="L82" s="53">
+        <v>32</v>
+      </c>
+      <c r="M82" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="N82" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="O82" s="53">
+        <v>240</v>
+      </c>
+      <c r="P82" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q82" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="R82" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="S82" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="T82" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="U82" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="V82" s="24" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="83" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A83" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="B83" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C83" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D83" s="53">
+        <v>1004</v>
+      </c>
+      <c r="E83" s="53">
+        <v>375</v>
+      </c>
+      <c r="F83" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="G83" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="H83" s="53">
+        <v>134</v>
+      </c>
+      <c r="I83" s="53">
+        <v>1440</v>
+      </c>
+      <c r="J83" s="53">
+        <v>1880</v>
+      </c>
+      <c r="K83" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="L83" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="M83" s="53">
+        <v>300</v>
+      </c>
+      <c r="N83" s="53">
+        <v>577</v>
+      </c>
+      <c r="O83" s="53">
+        <v>127</v>
+      </c>
+      <c r="P83" s="53">
+        <v>276</v>
+      </c>
+      <c r="Q83" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="R83" s="53">
+        <v>115</v>
+      </c>
+      <c r="S83" s="53">
+        <v>91</v>
+      </c>
+      <c r="T83" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="U83" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="V83" s="24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="84" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A84" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B84" s="53">
+        <v>163</v>
+      </c>
+      <c r="C84" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="D84" s="53">
+        <v>993</v>
+      </c>
+      <c r="E84" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="F84" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="G84" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="H84" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="I84" s="53">
+        <v>120</v>
+      </c>
+      <c r="J84" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="K84" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="L84" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="M84" s="53">
+        <v>120</v>
+      </c>
+      <c r="N84" s="53">
+        <v>251</v>
+      </c>
+      <c r="O84" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="P84" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q84" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="R84" s="53">
+        <v>162</v>
+      </c>
+      <c r="S84" s="53">
+        <v>100</v>
+      </c>
+      <c r="T84" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="U84" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="V84" s="24" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="85" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A85" s="44"/>
+    </row>
+    <row r="86" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A86" s="44"/>
+    </row>
+    <row r="87" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A87" t="s">
         <v>197</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
-  <dimension ref="A1:M47"/>
+  <dimension ref="A1:N47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M20" sqref="M20"/>
+      <selection activeCell="N24" sqref="N24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="22.6640625" customWidth="1"/>
     <col min="2" max="2" width="8.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="7.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:14" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:14" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="23" t="s">
         <v>152</v>
       </c>
-    </row>
-[...611 lines deleted...]
-      <c r="A3" s="23"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B4" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="12" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="K4" s="12" t="s">
         <v>164</v>
       </c>
+      <c r="K4" s="47" t="s">
+        <v>206</v>
+      </c>
       <c r="L4" s="47" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="M4" s="47" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="N4" s="47" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A5" s="6" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="B5" s="24" t="s">
-        <v>107</v>
-[...8 lines deleted...]
-        <v>107</v>
+        <v>43</v>
+      </c>
+      <c r="C5" s="3">
+        <v>75</v>
+      </c>
+      <c r="D5" s="3">
+        <v>811</v>
+      </c>
+      <c r="E5" s="3">
+        <v>1100</v>
       </c>
       <c r="F5" s="3">
-        <v>4</v>
+        <v>1133</v>
       </c>
       <c r="G5" s="3">
-        <v>5</v>
-[...20 lines deleted...]
-        <v>7</v>
+        <v>1456</v>
+      </c>
+      <c r="H5" s="3">
+        <v>1358</v>
+      </c>
+      <c r="I5" s="3">
+        <v>1857</v>
+      </c>
+      <c r="J5" s="3">
+        <v>2153</v>
+      </c>
+      <c r="K5" s="3">
+        <v>2392.3000000000002</v>
+      </c>
+      <c r="L5" s="3">
+        <v>2087.6</v>
+      </c>
+      <c r="M5" s="3">
+        <v>2213.3000000000002</v>
+      </c>
+      <c r="N5" s="62">
+        <v>2274.3000000000002</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="B6" s="3">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="C6" s="3">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D6" s="3">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="E6" s="3">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="F6" s="3">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="G6" s="3">
-        <v>50</v>
+        <v>141</v>
       </c>
       <c r="H6" s="3">
-        <v>53</v>
+        <v>459</v>
       </c>
       <c r="I6" s="3">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="J6" s="3">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="K6" s="3">
-        <v>43</v>
+        <v>11.5</v>
       </c>
       <c r="L6" s="3">
-        <v>51</v>
+        <v>16.5</v>
       </c>
       <c r="M6" s="3">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>6.3</v>
+      </c>
+      <c r="N6" s="62">
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A7" s="6" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="B7" s="3">
-        <v>40</v>
+        <v>6</v>
       </c>
       <c r="C7" s="3">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D7" s="3">
-        <v>37</v>
+        <v>316</v>
       </c>
       <c r="E7" s="3">
-        <v>33</v>
+        <v>474</v>
       </c>
       <c r="F7" s="3">
-        <v>51</v>
+        <v>424</v>
       </c>
       <c r="G7" s="3">
-        <v>82</v>
+        <v>571</v>
       </c>
       <c r="H7" s="3">
-        <v>82</v>
+        <v>538</v>
       </c>
       <c r="I7" s="3">
-        <v>85</v>
+        <v>620</v>
       </c>
       <c r="J7" s="3">
-        <v>85</v>
+        <v>730</v>
       </c>
       <c r="K7" s="3">
-        <v>83</v>
+        <v>666</v>
       </c>
       <c r="L7" s="3">
-        <v>99</v>
+        <v>502</v>
       </c>
       <c r="M7" s="3">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>522.70000000000005</v>
+      </c>
+      <c r="N7" s="62">
+        <v>572</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>123</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>43</v>
       </c>
       <c r="C8" s="3">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D8" s="3">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E8" s="3">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G8" s="3">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="H8" s="3">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="I8" s="3">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="J8" s="3">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="K8" s="3">
-        <v>13</v>
+        <v>26.7</v>
       </c>
       <c r="L8" s="3">
-        <v>6</v>
+        <v>40.1</v>
       </c>
       <c r="M8" s="3">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>33.799999999999997</v>
+      </c>
+      <c r="N8" s="62">
+        <v>23.8</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="B9" s="3">
-        <v>4</v>
+        <v>1092</v>
       </c>
       <c r="C9" s="3">
-        <v>8</v>
+        <v>1700</v>
       </c>
       <c r="D9" s="3">
-        <v>7</v>
+        <v>5947</v>
       </c>
       <c r="E9" s="3">
-        <v>5</v>
+        <v>5023</v>
       </c>
       <c r="F9" s="3">
-        <v>13</v>
+        <v>5671</v>
       </c>
       <c r="G9" s="3">
-        <v>18</v>
+        <v>2846</v>
       </c>
       <c r="H9" s="3">
-        <v>12</v>
+        <v>1087</v>
       </c>
       <c r="I9" s="3">
-        <v>14</v>
+        <v>1555</v>
       </c>
       <c r="J9" s="3">
-        <v>14</v>
+        <v>754.2</v>
       </c>
       <c r="K9" s="3">
-        <v>17</v>
+        <v>82.4</v>
       </c>
       <c r="L9" s="3">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="M9" s="3">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>96</v>
+      </c>
+      <c r="N9" s="62">
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>125</v>
+      </c>
+      <c r="B10" s="3">
+        <v>14</v>
+      </c>
+      <c r="C10" s="3">
+        <v>51</v>
       </c>
       <c r="D10" s="24" t="s">
-        <v>107</v>
+        <v>43</v>
       </c>
       <c r="E10" s="3">
-        <v>4</v>
+        <v>38</v>
       </c>
       <c r="F10" s="3">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>28</v>
+      </c>
+      <c r="G10" s="3">
+        <v>73</v>
+      </c>
+      <c r="H10" s="3">
+        <v>108</v>
       </c>
       <c r="I10" s="3">
-        <v>9</v>
-[...14 lines deleted...]
-        <v>11</v>
+        <v>86</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="K10" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="L10" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="M10" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="N10" s="24" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="B11" s="3">
+        <v>48</v>
+      </c>
+      <c r="C11" s="3">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D11" s="3">
         <v>40</v>
       </c>
       <c r="E11" s="3">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="F11" s="3">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="G11" s="3">
-        <v>118</v>
+        <v>175</v>
       </c>
       <c r="H11" s="3">
-        <v>142</v>
+        <v>280</v>
       </c>
       <c r="I11" s="3">
-        <v>143</v>
-[...14 lines deleted...]
-        <v>106</v>
+        <v>229</v>
+      </c>
+      <c r="J11" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="K11" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="L11" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="N11" s="24" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A12" s="6" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="B12" s="3">
-        <v>45</v>
+        <v>778</v>
       </c>
       <c r="C12" s="3">
-        <v>43</v>
+        <v>4</v>
       </c>
       <c r="D12" s="3">
+        <v>13</v>
+      </c>
+      <c r="E12" s="3">
+        <v>8</v>
+      </c>
+      <c r="F12" s="3">
+        <v>7</v>
+      </c>
+      <c r="G12" s="3">
+        <v>43</v>
+      </c>
+      <c r="H12" s="3">
+        <v>1</v>
+      </c>
+      <c r="I12" s="3">
+        <v>4</v>
+      </c>
+      <c r="J12" s="3">
+        <v>26</v>
+      </c>
+      <c r="K12" s="3">
+        <v>25</v>
+      </c>
+      <c r="L12" s="3">
+        <v>27.5</v>
+      </c>
+      <c r="M12" s="3">
+        <v>9</v>
+      </c>
+      <c r="N12" s="3">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B13" s="3">
+        <v>33</v>
+      </c>
+      <c r="C13" s="3">
+        <v>60</v>
+      </c>
+      <c r="D13" s="3">
+        <v>48</v>
+      </c>
+      <c r="E13" s="3">
+        <v>47</v>
+      </c>
+      <c r="F13" s="3">
         <v>29</v>
       </c>
-      <c r="E12" s="3">
-[...37 lines deleted...]
-        <v>108</v>
+      <c r="G13" s="3">
+        <v>31</v>
+      </c>
+      <c r="H13" s="3">
+        <v>28</v>
+      </c>
+      <c r="I13" s="3">
+        <v>48</v>
+      </c>
+      <c r="J13" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="K13" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="L13" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="N13" s="24" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B16" s="28"/>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="28"/>
     </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A17" s="28"/>
+      <c r="B17" s="30"/>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A18" s="28"/>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A19" s="28"/>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A20" s="28"/>
+      <c r="B20" s="30"/>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A21" s="28"/>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A22" s="28"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A23" s="28"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A24" s="28"/>
+    </row>
+    <row r="29" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B29" s="23"/>
+    </row>
+    <row r="45" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A47" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" t="s">
+        <v>109</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <dimension ref="A1:N7"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M10" sqref="M10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="22.6640625" customWidth="1"/>
+    <col min="2" max="2" width="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.5546875" customWidth="1"/>
+    <col min="4" max="9" width="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="23" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="B4" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="K4" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="L4" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="M4" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="N4" s="12" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A5" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="B5" s="3">
+        <v>12000</v>
+      </c>
+      <c r="C5" s="3">
+        <v>65000</v>
+      </c>
+      <c r="D5" s="3">
+        <v>117775</v>
+      </c>
+      <c r="E5" s="3">
+        <v>246890</v>
+      </c>
+      <c r="F5" s="3">
+        <v>206000</v>
+      </c>
+      <c r="G5" s="3">
+        <v>183000</v>
+      </c>
+      <c r="H5" s="3">
+        <v>334210</v>
+      </c>
+      <c r="I5" s="3">
+        <v>615340</v>
+      </c>
+      <c r="J5" s="3">
+        <v>1501800</v>
+      </c>
+      <c r="K5" s="3">
+        <v>2457500</v>
+      </c>
+      <c r="L5" s="3">
+        <v>1966500</v>
+      </c>
+      <c r="M5" s="3">
+        <v>4320050</v>
+      </c>
+      <c r="N5" s="3">
+        <v>4218500</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="J7" s="28"/>
+      <c r="K7" s="28"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <dimension ref="A1:O28"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F23" sqref="F23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="46" customWidth="1"/>
+    <col min="2" max="2" width="5.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="8" width="7.5546875" customWidth="1"/>
+    <col min="9" max="9" width="7.5546875" hidden="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" s="7" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="23" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" s="7" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="23"/>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B4" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="K4" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="L4" s="47" t="s">
+        <v>206</v>
+      </c>
+      <c r="M4" s="47" t="s">
+        <v>209</v>
+      </c>
+      <c r="N4" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="O4" s="47" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A5" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="E5" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="F5" s="3">
+        <v>4</v>
+      </c>
+      <c r="G5" s="3">
+        <v>5</v>
+      </c>
+      <c r="H5" s="38">
+        <v>7</v>
+      </c>
+      <c r="I5" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="M5" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="N5" s="24">
+        <v>7</v>
+      </c>
+      <c r="O5" s="24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A6" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="B6" s="3">
+        <v>14</v>
+      </c>
+      <c r="C6" s="3">
+        <v>33</v>
+      </c>
+      <c r="D6" s="3">
+        <v>36</v>
+      </c>
+      <c r="E6" s="3">
+        <v>43</v>
+      </c>
+      <c r="F6" s="3">
+        <v>70</v>
+      </c>
+      <c r="G6" s="3">
+        <v>50</v>
+      </c>
+      <c r="H6" s="3">
+        <v>53</v>
+      </c>
+      <c r="I6" s="3">
+        <v>60</v>
+      </c>
+      <c r="J6" s="3">
+        <v>60</v>
+      </c>
+      <c r="K6" s="3">
+        <v>43</v>
+      </c>
+      <c r="L6" s="3">
+        <v>51</v>
+      </c>
+      <c r="M6" s="3">
+        <v>84</v>
+      </c>
+      <c r="N6" s="3">
+        <v>83</v>
+      </c>
+      <c r="O6" s="53">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A7" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B7" s="3">
+        <v>40</v>
+      </c>
+      <c r="C7" s="3">
+        <v>37</v>
+      </c>
+      <c r="D7" s="3">
+        <v>37</v>
+      </c>
+      <c r="E7" s="3">
+        <v>33</v>
+      </c>
+      <c r="F7" s="3">
+        <v>51</v>
+      </c>
+      <c r="G7" s="3">
+        <v>82</v>
+      </c>
+      <c r="H7" s="3">
+        <v>82</v>
+      </c>
+      <c r="I7" s="3">
+        <v>85</v>
+      </c>
+      <c r="J7" s="3">
+        <v>85</v>
+      </c>
+      <c r="K7" s="3">
+        <v>83</v>
+      </c>
+      <c r="L7" s="3">
+        <v>99</v>
+      </c>
+      <c r="M7" s="3">
+        <v>107</v>
+      </c>
+      <c r="N7" s="3">
+        <v>99</v>
+      </c>
+      <c r="O7" s="53">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A8" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="B8" s="3">
+        <v>9</v>
+      </c>
+      <c r="C8" s="3">
+        <v>8</v>
+      </c>
+      <c r="D8" s="3">
+        <v>9</v>
+      </c>
+      <c r="E8" s="3">
+        <v>8</v>
+      </c>
+      <c r="F8" s="3">
+        <v>16</v>
+      </c>
+      <c r="G8" s="3">
+        <v>11</v>
+      </c>
+      <c r="H8" s="3">
+        <v>7</v>
+      </c>
+      <c r="I8" s="3">
+        <v>6</v>
+      </c>
+      <c r="J8" s="3">
+        <v>6</v>
+      </c>
+      <c r="K8" s="3">
+        <v>13</v>
+      </c>
+      <c r="L8" s="3">
+        <v>6</v>
+      </c>
+      <c r="M8" s="3">
+        <v>6</v>
+      </c>
+      <c r="N8" s="3">
+        <v>12</v>
+      </c>
+      <c r="O8" s="53">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A9" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B9" s="3">
+        <v>4</v>
+      </c>
+      <c r="C9" s="3">
+        <v>8</v>
+      </c>
+      <c r="D9" s="3">
+        <v>7</v>
+      </c>
+      <c r="E9" s="3">
+        <v>5</v>
+      </c>
+      <c r="F9" s="3">
+        <v>13</v>
+      </c>
+      <c r="G9" s="3">
+        <v>18</v>
+      </c>
+      <c r="H9" s="3">
+        <v>12</v>
+      </c>
+      <c r="I9" s="3">
+        <v>14</v>
+      </c>
+      <c r="J9" s="3">
+        <v>14</v>
+      </c>
+      <c r="K9" s="3">
+        <v>17</v>
+      </c>
+      <c r="L9" s="3">
+        <v>13</v>
+      </c>
+      <c r="M9" s="3">
+        <v>23</v>
+      </c>
+      <c r="N9" s="3">
+        <v>21</v>
+      </c>
+      <c r="O9" s="53">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A10" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D10" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="E10" s="3">
+        <v>4</v>
+      </c>
+      <c r="F10" s="3">
+        <v>5</v>
+      </c>
+      <c r="G10" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="I10" s="3">
+        <v>9</v>
+      </c>
+      <c r="J10" s="3">
+        <v>9</v>
+      </c>
+      <c r="K10" s="3">
+        <v>13</v>
+      </c>
+      <c r="L10" s="3">
+        <v>17</v>
+      </c>
+      <c r="M10" s="3">
+        <v>6</v>
+      </c>
+      <c r="N10" s="3">
+        <v>11</v>
+      </c>
+      <c r="O10" s="53">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A11" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="B11" s="3">
+        <v>31</v>
+      </c>
+      <c r="C11" s="3">
+        <v>10</v>
+      </c>
+      <c r="D11" s="3">
+        <v>40</v>
+      </c>
+      <c r="E11" s="3">
+        <v>86</v>
+      </c>
+      <c r="F11" s="3">
+        <v>91</v>
+      </c>
+      <c r="G11" s="3">
+        <v>118</v>
+      </c>
+      <c r="H11" s="3">
+        <v>142</v>
+      </c>
+      <c r="I11" s="3">
+        <v>143</v>
+      </c>
+      <c r="J11" s="3">
+        <v>143</v>
+      </c>
+      <c r="K11" s="3">
+        <v>89</v>
+      </c>
+      <c r="L11" s="3">
+        <v>92</v>
+      </c>
+      <c r="M11" s="3">
+        <v>87</v>
+      </c>
+      <c r="N11" s="3">
+        <v>106</v>
+      </c>
+      <c r="O11" s="53">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A12" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="B12" s="3">
+        <v>45</v>
+      </c>
+      <c r="C12" s="3">
+        <v>43</v>
+      </c>
+      <c r="D12" s="3">
+        <v>29</v>
+      </c>
+      <c r="E12" s="3">
+        <v>35</v>
+      </c>
+      <c r="F12" s="3">
+        <v>42</v>
+      </c>
+      <c r="G12" s="3">
+        <v>97</v>
+      </c>
+      <c r="H12" s="3">
+        <v>88</v>
+      </c>
+      <c r="I12" s="3">
+        <v>102</v>
+      </c>
+      <c r="J12" s="3">
+        <v>102</v>
+      </c>
+      <c r="K12" s="3">
+        <v>120</v>
+      </c>
+      <c r="L12" s="3">
+        <v>114</v>
+      </c>
+      <c r="M12" s="3">
+        <v>122</v>
+      </c>
+      <c r="N12" s="3">
+        <v>110</v>
+      </c>
+      <c r="O12" s="53">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="I13" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A14" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B16" s="28"/>
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="28"/>
+      <c r="I16" s="28"/>
+      <c r="J16" s="28"/>
+      <c r="K16" s="28"/>
+    </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="28"/>
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="30"/>
       <c r="E17" s="30"/>
       <c r="I17" s="30"/>
       <c r="J17" s="30"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="28"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="28"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="28"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="28"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="28"/>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
@@ -7313,170 +7913,177 @@
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="28"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="28"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="28"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="28"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="28"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A28" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:AK19"/>
+  <dimension ref="A1:AN19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="O1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="K22" sqref="K22"/>
+      <pane xSplit="1" topLeftCell="R1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AM9" sqref="AM9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="43.6640625" customWidth="1"/>
     <col min="2" max="2" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.5546875" customWidth="1"/>
     <col min="7" max="7" width="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.33203125" customWidth="1"/>
     <col min="12" max="12" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11.6640625" customWidth="1"/>
     <col min="18" max="18" width="12.33203125" customWidth="1"/>
     <col min="19" max="19" width="8" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.44140625" customWidth="1"/>
     <col min="24" max="24" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="12.44140625" customWidth="1"/>
     <col min="27" max="27" width="11.5546875" customWidth="1"/>
     <col min="29" max="29" width="11.88671875" customWidth="1"/>
     <col min="30" max="30" width="10.88671875" customWidth="1"/>
     <col min="31" max="31" width="8" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="11.5546875" customWidth="1"/>
     <col min="33" max="33" width="9.88671875" customWidth="1"/>
     <col min="35" max="35" width="10.6640625" customWidth="1"/>
     <col min="36" max="36" width="10" customWidth="1"/>
+    <col min="38" max="38" width="10.77734375" customWidth="1"/>
+    <col min="39" max="39" width="10.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="5" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
-      <c r="A1" s="71" t="s">
+    <row r="1" spans="1:40" s="5" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A1" s="56" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="2" spans="1:37" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:40" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="3" spans="1:37" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3"/>
-    <row r="4" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:40" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="1:40" x14ac:dyDescent="0.3">
       <c r="A4" s="9"/>
-      <c r="B4" s="54" t="s">
+      <c r="B4" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="54"/>
-[...1 lines deleted...]
-      <c r="E4" s="54" t="s">
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="54"/>
-[...1 lines deleted...]
-      <c r="H4" s="54" t="s">
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="I4" s="54"/>
-[...1 lines deleted...]
-      <c r="K4" s="54" t="s">
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="L4" s="54"/>
-[...1 lines deleted...]
-      <c r="N4" s="54" t="s">
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="54"/>
-[...1 lines deleted...]
-      <c r="Q4" s="54" t="s">
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="R4" s="54"/>
-[...1 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="54"/>
-[...1 lines deleted...]
-      <c r="W4" s="54" t="s">
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="X4" s="54"/>
-[...1 lines deleted...]
-      <c r="Z4" s="53" t="s">
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="66" t="s">
         <v>164</v>
       </c>
-      <c r="AA4" s="53"/>
-[...1 lines deleted...]
-      <c r="AC4" s="53" t="s">
+      <c r="AA4" s="66"/>
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66" t="s">
         <v>206</v>
       </c>
-      <c r="AD4" s="53"/>
-[...1 lines deleted...]
-      <c r="AF4" s="53" t="s">
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="66"/>
+      <c r="AF4" s="66" t="s">
         <v>209</v>
       </c>
-      <c r="AG4" s="53"/>
-[...1 lines deleted...]
-      <c r="AI4" s="53" t="s">
+      <c r="AG4" s="66"/>
+      <c r="AH4" s="66"/>
+      <c r="AI4" s="66" t="s">
         <v>210</v>
       </c>
-      <c r="AJ4" s="53"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:37" s="8" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="66"/>
+      <c r="AL4" s="64" t="s">
+        <v>214</v>
+      </c>
+      <c r="AM4" s="64"/>
+      <c r="AN4" s="64"/>
+    </row>
+    <row r="5" spans="1:40" s="8" customFormat="1" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A5" s="10"/>
       <c r="B5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>12</v>
       </c>
@@ -7542,52 +8149,61 @@
       </c>
       <c r="AD5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="AF5" s="48" t="s">
         <v>11</v>
       </c>
       <c r="AG5" s="48" t="s">
         <v>12</v>
       </c>
       <c r="AH5" s="48" t="s">
         <v>13</v>
       </c>
       <c r="AI5" s="48" t="s">
         <v>11</v>
       </c>
       <c r="AJ5" s="48" t="s">
         <v>12</v>
       </c>
       <c r="AK5" s="48" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="6" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="AL5" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AM5" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="AN5" s="48" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:40" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="3">
         <v>23341</v>
       </c>
       <c r="C6" s="3">
         <v>17319</v>
       </c>
       <c r="D6" s="3">
         <v>40660</v>
       </c>
       <c r="E6" s="3">
         <v>27571</v>
       </c>
       <c r="F6" s="3">
         <v>22483</v>
       </c>
       <c r="G6" s="3">
         <v>50054</v>
       </c>
       <c r="H6" s="3">
         <v>50087</v>
       </c>
       <c r="I6" s="3">
@@ -7655,52 +8271,61 @@
       </c>
       <c r="AD6" s="3">
         <v>92959</v>
       </c>
       <c r="AE6" s="3">
         <v>129374</v>
       </c>
       <c r="AF6" s="3">
         <v>28831</v>
       </c>
       <c r="AG6" s="3">
         <v>91042</v>
       </c>
       <c r="AH6" s="3">
         <v>119873</v>
       </c>
       <c r="AI6" s="3">
         <v>25312</v>
       </c>
       <c r="AJ6" s="3">
         <v>106895</v>
       </c>
       <c r="AK6" s="3">
         <v>132207</v>
       </c>
-    </row>
-    <row r="7" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="AL6" s="3">
+        <v>20087</v>
+      </c>
+      <c r="AM6" s="3">
+        <v>115360</v>
+      </c>
+      <c r="AN6" s="3">
+        <v>135447</v>
+      </c>
+    </row>
+    <row r="7" spans="1:40" x14ac:dyDescent="0.3">
       <c r="A7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="3">
         <v>9568</v>
       </c>
       <c r="C7" s="3">
         <v>11445</v>
       </c>
       <c r="D7" s="3">
         <v>21013</v>
       </c>
       <c r="E7" s="3">
         <v>13659</v>
       </c>
       <c r="F7" s="3">
         <v>13800</v>
       </c>
       <c r="G7" s="3">
         <v>27459</v>
       </c>
       <c r="H7" s="3">
         <v>20126</v>
       </c>
       <c r="I7" s="3">
@@ -7768,52 +8393,61 @@
       </c>
       <c r="AD7" s="3">
         <v>42078</v>
       </c>
       <c r="AE7" s="3">
         <v>49069</v>
       </c>
       <c r="AF7" s="3">
         <v>5371</v>
       </c>
       <c r="AG7" s="3">
         <v>35410</v>
       </c>
       <c r="AH7" s="3">
         <v>40781</v>
       </c>
       <c r="AI7" s="3">
         <v>5204</v>
       </c>
       <c r="AJ7" s="3">
         <v>38469</v>
       </c>
       <c r="AK7" s="3">
         <v>43673</v>
       </c>
-    </row>
-    <row r="8" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="AL7" s="3">
+        <v>4796</v>
+      </c>
+      <c r="AM7" s="3">
+        <v>39622</v>
+      </c>
+      <c r="AN7" s="3">
+        <v>44418</v>
+      </c>
+    </row>
+    <row r="8" spans="1:40" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="3">
         <v>10741</v>
       </c>
       <c r="C8" s="3">
         <v>3538</v>
       </c>
       <c r="D8" s="3">
         <v>14279</v>
       </c>
       <c r="E8" s="3">
         <v>10881</v>
       </c>
       <c r="F8" s="3">
         <v>5522</v>
       </c>
       <c r="G8" s="3">
         <v>16403</v>
       </c>
       <c r="H8" s="3">
         <v>25493</v>
       </c>
       <c r="I8" s="3">
@@ -7881,52 +8515,61 @@
       </c>
       <c r="AD8" s="3">
         <v>37169</v>
       </c>
       <c r="AE8" s="3">
         <v>62590</v>
       </c>
       <c r="AF8" s="3">
         <v>20193</v>
       </c>
       <c r="AG8" s="3">
         <v>43035</v>
       </c>
       <c r="AH8" s="3">
         <v>63228</v>
       </c>
       <c r="AI8" s="3">
         <v>17080</v>
       </c>
       <c r="AJ8" s="3">
         <v>54402</v>
       </c>
       <c r="AK8" s="3">
         <v>71482</v>
       </c>
-    </row>
-    <row r="9" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="AL8" s="3">
+        <v>12429</v>
+      </c>
+      <c r="AM8" s="3">
+        <v>60811</v>
+      </c>
+      <c r="AN8" s="3">
+        <v>73240</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="3">
         <v>3032</v>
       </c>
       <c r="C9" s="3">
         <v>2336</v>
       </c>
       <c r="D9" s="3">
         <v>5368</v>
       </c>
       <c r="E9" s="3">
         <v>3031</v>
       </c>
       <c r="F9" s="3">
         <v>3161</v>
       </c>
       <c r="G9" s="3">
         <v>6192</v>
       </c>
       <c r="H9" s="3">
         <v>4468</v>
       </c>
       <c r="I9" s="3">
@@ -7994,97 +8637,107 @@
       </c>
       <c r="AD9" s="3">
         <v>13712</v>
       </c>
       <c r="AE9" s="3">
         <v>17715</v>
       </c>
       <c r="AF9" s="3">
         <v>3267</v>
       </c>
       <c r="AG9" s="3">
         <v>12597</v>
       </c>
       <c r="AH9" s="3">
         <v>15864</v>
       </c>
       <c r="AI9" s="3">
         <v>3028</v>
       </c>
       <c r="AJ9" s="3">
         <v>14024</v>
       </c>
       <c r="AK9" s="3">
         <v>17052</v>
       </c>
-    </row>
-    <row r="14" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="AL9" s="3">
+        <v>2862</v>
+      </c>
+      <c r="AM9" s="3">
+        <v>14927</v>
+      </c>
+      <c r="AN9" s="3">
+        <v>17789</v>
+      </c>
+    </row>
+    <row r="14" spans="1:40" x14ac:dyDescent="0.3">
       <c r="S14" s="28"/>
     </row>
-    <row r="15" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:40" x14ac:dyDescent="0.3">
       <c r="S15" s="28"/>
       <c r="T15" s="28"/>
       <c r="U15" s="28"/>
     </row>
-    <row r="16" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:40" x14ac:dyDescent="0.3">
       <c r="R16" s="28"/>
     </row>
     <row r="17" spans="18:18" x14ac:dyDescent="0.3">
       <c r="R17" s="28"/>
     </row>
     <row r="18" spans="18:18" x14ac:dyDescent="0.3">
       <c r="R18" s="28"/>
     </row>
     <row r="19" spans="18:18" x14ac:dyDescent="0.3">
       <c r="R19" s="28"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="13">
+    <mergeCell ref="AL4:AN4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="W4:Y4"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="AI4:AK4"/>
     <mergeCell ref="AF4:AH4"/>
     <mergeCell ref="AC4:AE4"/>
     <mergeCell ref="Z4:AB4"/>
     <mergeCell ref="E4:G4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:BL50"/>
+  <dimension ref="A1:BL55"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F66" sqref="F66"/>
+    <sheetView topLeftCell="A23" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B59" sqref="B59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="43.44140625" customWidth="1"/>
     <col min="2" max="2" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.88671875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.44140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.88671875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.44140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.88671875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.44140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.88671875" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.44140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.88671875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11.44140625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.88671875" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11.44140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.88671875" bestFit="1" customWidth="1"/>
@@ -8315,155 +8968,155 @@
       <c r="AP4" s="17"/>
       <c r="AQ4" s="17"/>
       <c r="AR4" s="17"/>
       <c r="AS4" s="17"/>
       <c r="AT4" s="17"/>
       <c r="AU4" s="17"/>
       <c r="AV4" s="17"/>
       <c r="AW4" s="17"/>
       <c r="AX4" s="17"/>
       <c r="AY4" s="17"/>
       <c r="AZ4" s="17"/>
       <c r="BA4" s="17"/>
       <c r="BB4" s="17"/>
       <c r="BC4" s="17"/>
       <c r="BD4" s="17"/>
       <c r="BE4" s="17"/>
       <c r="BF4" s="17"/>
       <c r="BG4" s="17"/>
       <c r="BH4" s="17"/>
       <c r="BI4" s="17"/>
       <c r="BJ4" s="17"/>
       <c r="BK4" s="17"/>
       <c r="BL4" s="17"/>
     </row>
     <row r="5" spans="1:64" s="9" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="55" t="s">
+      <c r="B5" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="55"/>
-[...1 lines deleted...]
-      <c r="E5" s="55" t="s">
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="F5" s="55"/>
-[...1 lines deleted...]
-      <c r="H5" s="55" t="s">
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="67" t="s">
         <v>20</v>
       </c>
-      <c r="I5" s="55"/>
-[...1 lines deleted...]
-      <c r="K5" s="55" t="s">
+      <c r="I5" s="67"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="L5" s="55"/>
-[...1 lines deleted...]
-      <c r="N5" s="55" t="s">
+      <c r="L5" s="67"/>
+      <c r="M5" s="67"/>
+      <c r="N5" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="O5" s="55"/>
-[...1 lines deleted...]
-      <c r="Q5" s="55" t="s">
+      <c r="O5" s="67"/>
+      <c r="P5" s="67"/>
+      <c r="Q5" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="R5" s="55"/>
-[...1 lines deleted...]
-      <c r="T5" s="55" t="s">
+      <c r="R5" s="67"/>
+      <c r="S5" s="67"/>
+      <c r="T5" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="55"/>
-[...1 lines deleted...]
-      <c r="W5" s="55" t="s">
+      <c r="U5" s="67"/>
+      <c r="V5" s="67"/>
+      <c r="W5" s="67" t="s">
         <v>27</v>
       </c>
-      <c r="X5" s="55"/>
-[...1 lines deleted...]
-      <c r="Z5" s="55" t="s">
+      <c r="X5" s="67"/>
+      <c r="Y5" s="67"/>
+      <c r="Z5" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="AA5" s="55"/>
-[...1 lines deleted...]
-      <c r="AC5" s="55" t="s">
+      <c r="AA5" s="67"/>
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67" t="s">
         <v>29</v>
       </c>
-      <c r="AD5" s="55"/>
-[...1 lines deleted...]
-      <c r="AF5" s="55" t="s">
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="67"/>
+      <c r="AF5" s="67" t="s">
         <v>31</v>
       </c>
-      <c r="AG5" s="55"/>
-[...1 lines deleted...]
-      <c r="AI5" s="55" t="s">
+      <c r="AG5" s="67"/>
+      <c r="AH5" s="67"/>
+      <c r="AI5" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="AJ5" s="55"/>
-[...1 lines deleted...]
-      <c r="AL5" s="55" t="s">
+      <c r="AJ5" s="67"/>
+      <c r="AK5" s="67"/>
+      <c r="AL5" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="AM5" s="55"/>
-[...1 lines deleted...]
-      <c r="AO5" s="55" t="s">
+      <c r="AM5" s="67"/>
+      <c r="AN5" s="67"/>
+      <c r="AO5" s="67" t="s">
         <v>38</v>
       </c>
-      <c r="AP5" s="55"/>
-[...1 lines deleted...]
-      <c r="AR5" s="56" t="s">
+      <c r="AP5" s="67"/>
+      <c r="AQ5" s="67"/>
+      <c r="AR5" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="AS5" s="56"/>
-[...1 lines deleted...]
-      <c r="AU5" s="56" t="s">
+      <c r="AS5" s="68"/>
+      <c r="AT5" s="68"/>
+      <c r="AU5" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="AV5" s="56"/>
-[...1 lines deleted...]
-      <c r="AX5" s="56" t="s">
+      <c r="AV5" s="68"/>
+      <c r="AW5" s="68"/>
+      <c r="AX5" s="68" t="s">
         <v>30</v>
       </c>
-      <c r="AY5" s="56"/>
-[...1 lines deleted...]
-      <c r="BA5" s="56" t="s">
+      <c r="AY5" s="68"/>
+      <c r="AZ5" s="68"/>
+      <c r="BA5" s="68" t="s">
         <v>32</v>
       </c>
-      <c r="BB5" s="56"/>
-[...1 lines deleted...]
-      <c r="BD5" s="56" t="s">
+      <c r="BB5" s="68"/>
+      <c r="BC5" s="68"/>
+      <c r="BD5" s="68" t="s">
         <v>34</v>
       </c>
-      <c r="BE5" s="56"/>
-[...1 lines deleted...]
-      <c r="BG5" s="56" t="s">
+      <c r="BE5" s="68"/>
+      <c r="BF5" s="68"/>
+      <c r="BG5" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="BH5" s="56"/>
-[...1 lines deleted...]
-      <c r="BJ5" s="56" t="s">
+      <c r="BH5" s="68"/>
+      <c r="BI5" s="68"/>
+      <c r="BJ5" s="68" t="s">
         <v>36</v>
       </c>
-      <c r="BK5" s="56"/>
-      <c r="BL5" s="56"/>
+      <c r="BK5" s="68"/>
+      <c r="BL5" s="68"/>
     </row>
     <row r="6" spans="1:64" s="19" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="B6" s="20" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="20" t="s">
         <v>11</v>
       </c>
       <c r="I6" s="20" t="s">
         <v>12</v>
@@ -14856,928 +15509,1709 @@
         <v>594</v>
       </c>
       <c r="BF45" s="13">
         <v>751</v>
       </c>
       <c r="BG45" s="13">
         <v>214</v>
       </c>
       <c r="BH45" s="13">
         <v>749</v>
       </c>
       <c r="BI45" s="13">
         <v>963</v>
       </c>
       <c r="BJ45" s="13">
         <v>54</v>
       </c>
       <c r="BK45" s="13">
         <v>194</v>
       </c>
       <c r="BL45" s="13">
         <v>248</v>
       </c>
     </row>
     <row r="46" spans="1:64" x14ac:dyDescent="0.3">
-      <c r="A46" s="66"/>
+      <c r="A46" s="52"/>
       <c r="B46" s="40" t="s">
         <v>210</v>
       </c>
-      <c r="C46" s="66"/>
-[...60 lines deleted...]
-      <c r="BL46" s="66"/>
+      <c r="C46" s="52"/>
+      <c r="D46" s="52"/>
+      <c r="E46" s="52"/>
+      <c r="F46" s="52"/>
+      <c r="G46" s="52"/>
+      <c r="H46" s="52"/>
+      <c r="I46" s="52"/>
+      <c r="J46" s="52"/>
+      <c r="K46" s="52"/>
+      <c r="L46" s="52"/>
+      <c r="M46" s="52"/>
+      <c r="N46" s="52"/>
+      <c r="O46" s="52"/>
+      <c r="P46" s="52"/>
+      <c r="Q46" s="52"/>
+      <c r="R46" s="52"/>
+      <c r="S46" s="52"/>
+      <c r="T46" s="52"/>
+      <c r="U46" s="52"/>
+      <c r="V46" s="52"/>
+      <c r="W46" s="52"/>
+      <c r="X46" s="52"/>
+      <c r="Y46" s="52"/>
+      <c r="Z46" s="52"/>
+      <c r="AA46" s="52"/>
+      <c r="AB46" s="52"/>
+      <c r="AC46" s="52"/>
+      <c r="AD46" s="52"/>
+      <c r="AE46" s="52"/>
+      <c r="AF46" s="52"/>
+      <c r="AG46" s="52"/>
+      <c r="AH46" s="52"/>
+      <c r="AI46" s="52"/>
+      <c r="AJ46" s="52"/>
+      <c r="AK46" s="52"/>
+      <c r="AL46" s="52"/>
+      <c r="AM46" s="52"/>
+      <c r="AN46" s="52"/>
+      <c r="AO46" s="52"/>
+      <c r="AP46" s="52"/>
+      <c r="AQ46" s="52"/>
+      <c r="AR46" s="52"/>
+      <c r="AS46" s="52"/>
+      <c r="AT46" s="52"/>
+      <c r="AU46" s="52"/>
+      <c r="AV46" s="52"/>
+      <c r="AW46" s="52"/>
+      <c r="AX46" s="52"/>
+      <c r="AY46" s="52"/>
+      <c r="AZ46" s="52"/>
+      <c r="BA46" s="52"/>
+      <c r="BB46" s="52"/>
+      <c r="BC46" s="52"/>
+      <c r="BD46" s="52"/>
+      <c r="BE46" s="52"/>
+      <c r="BF46" s="52"/>
+      <c r="BG46" s="52"/>
+      <c r="BH46" s="52"/>
+      <c r="BI46" s="52"/>
+      <c r="BJ46" s="52"/>
+      <c r="BK46" s="52"/>
+      <c r="BL46" s="52"/>
     </row>
     <row r="47" spans="1:64" x14ac:dyDescent="0.3">
       <c r="A47" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B47" s="68">
+      <c r="B47" s="54">
         <v>296</v>
       </c>
-      <c r="C47" s="68">
+      <c r="C47" s="54">
         <v>1608</v>
       </c>
-      <c r="D47" s="68">
+      <c r="D47" s="54">
         <v>1904</v>
       </c>
-      <c r="E47" s="68">
+      <c r="E47" s="54">
         <v>132</v>
       </c>
-      <c r="F47" s="68">
+      <c r="F47" s="54">
         <v>221</v>
       </c>
-      <c r="G47" s="68">
+      <c r="G47" s="54">
         <v>353</v>
       </c>
-      <c r="H47" s="68">
+      <c r="H47" s="54">
         <v>1540</v>
       </c>
-      <c r="I47" s="68">
+      <c r="I47" s="54">
         <v>8299</v>
       </c>
-      <c r="J47" s="68">
+      <c r="J47" s="54">
         <v>9839</v>
       </c>
-      <c r="K47" s="68">
+      <c r="K47" s="54">
         <v>940</v>
       </c>
-      <c r="L47" s="68">
+      <c r="L47" s="54">
         <v>3406</v>
       </c>
-      <c r="M47" s="68">
+      <c r="M47" s="54">
         <v>4346</v>
       </c>
-      <c r="N47" s="68">
+      <c r="N47" s="54">
         <v>158</v>
       </c>
-      <c r="O47" s="68">
+      <c r="O47" s="54">
         <v>569</v>
       </c>
-      <c r="P47" s="68">
+      <c r="P47" s="54">
         <v>727</v>
       </c>
-      <c r="Q47" s="68">
+      <c r="Q47" s="54">
         <v>174</v>
       </c>
-      <c r="R47" s="68">
+      <c r="R47" s="54">
         <v>587</v>
       </c>
-      <c r="S47" s="68">
+      <c r="S47" s="54">
         <v>761</v>
       </c>
-      <c r="T47" s="68">
+      <c r="T47" s="54">
         <v>654</v>
       </c>
-      <c r="U47" s="68">
+      <c r="U47" s="54">
         <v>5484</v>
       </c>
-      <c r="V47" s="68">
+      <c r="V47" s="54">
         <v>6138</v>
       </c>
-      <c r="W47" s="68">
+      <c r="W47" s="54">
         <v>1140</v>
       </c>
-      <c r="X47" s="68">
+      <c r="X47" s="54">
         <v>8530</v>
       </c>
-      <c r="Y47" s="68">
+      <c r="Y47" s="54">
         <v>9670</v>
       </c>
-      <c r="Z47" s="68">
+      <c r="Z47" s="54">
         <v>396</v>
       </c>
-      <c r="AA47" s="68">
+      <c r="AA47" s="54">
         <v>2867</v>
       </c>
-      <c r="AB47" s="68">
+      <c r="AB47" s="54">
         <v>3263</v>
       </c>
-      <c r="AC47" s="68">
+      <c r="AC47" s="54">
         <v>833</v>
       </c>
-      <c r="AD47" s="68">
+      <c r="AD47" s="54">
         <v>5826</v>
       </c>
-      <c r="AE47" s="68">
+      <c r="AE47" s="54">
         <v>6659</v>
       </c>
-      <c r="AF47" s="68">
+      <c r="AF47" s="54">
         <v>1704</v>
       </c>
-      <c r="AG47" s="68">
+      <c r="AG47" s="54">
         <v>15210</v>
       </c>
-      <c r="AH47" s="68">
+      <c r="AH47" s="54">
         <v>16914</v>
       </c>
-      <c r="AI47" s="68">
+      <c r="AI47" s="54">
         <v>425</v>
       </c>
-      <c r="AJ47" s="68">
+      <c r="AJ47" s="54">
         <v>3127</v>
       </c>
-      <c r="AK47" s="68">
+      <c r="AK47" s="54">
         <v>3552</v>
       </c>
-      <c r="AL47" s="68">
+      <c r="AL47" s="54">
         <v>306</v>
       </c>
-      <c r="AM47" s="68">
+      <c r="AM47" s="54">
         <v>1261</v>
       </c>
-      <c r="AN47" s="68">
+      <c r="AN47" s="54">
         <v>1567</v>
       </c>
-      <c r="AO47" s="68">
+      <c r="AO47" s="54">
         <v>11</v>
       </c>
-      <c r="AP47" s="68">
+      <c r="AP47" s="54">
         <v>136</v>
       </c>
-      <c r="AQ47" s="68">
+      <c r="AQ47" s="54">
         <v>147</v>
       </c>
-      <c r="AR47" s="69">
+      <c r="AR47" s="55">
         <v>928</v>
       </c>
-      <c r="AS47" s="69">
+      <c r="AS47" s="55">
         <v>5233</v>
       </c>
-      <c r="AT47" s="69">
+      <c r="AT47" s="55">
         <v>6161</v>
       </c>
-      <c r="AU47" s="69">
+      <c r="AU47" s="55">
         <v>3722</v>
       </c>
-      <c r="AV47" s="69">
+      <c r="AV47" s="55">
         <v>22471</v>
       </c>
-      <c r="AW47" s="69">
+      <c r="AW47" s="55">
         <v>26193</v>
       </c>
-      <c r="AX47" s="69">
+      <c r="AX47" s="55">
         <v>4384</v>
       </c>
-      <c r="AY47" s="69">
+      <c r="AY47" s="55">
         <v>8549</v>
       </c>
-      <c r="AZ47" s="69">
+      <c r="AZ47" s="55">
         <v>12933</v>
       </c>
-      <c r="BA47" s="69">
+      <c r="BA47" s="55">
         <v>3281</v>
       </c>
-      <c r="BB47" s="69">
+      <c r="BB47" s="55">
         <v>6906</v>
       </c>
-      <c r="BC47" s="69">
+      <c r="BC47" s="55">
         <v>10187</v>
       </c>
-      <c r="BD47" s="69">
+      <c r="BD47" s="55">
         <v>3620</v>
       </c>
-      <c r="BE47" s="69">
+      <c r="BE47" s="55">
         <v>3338</v>
       </c>
-      <c r="BF47" s="69">
+      <c r="BF47" s="55">
         <v>6958</v>
       </c>
-      <c r="BG47" s="69">
+      <c r="BG47" s="55">
         <v>490</v>
       </c>
-      <c r="BH47" s="69">
+      <c r="BH47" s="55">
         <v>1990</v>
       </c>
-      <c r="BI47" s="69">
+      <c r="BI47" s="55">
         <v>2480</v>
       </c>
-      <c r="BJ47" s="69">
+      <c r="BJ47" s="55">
         <v>178</v>
       </c>
-      <c r="BK47" s="69">
+      <c r="BK47" s="55">
         <v>1277</v>
       </c>
-      <c r="BL47" s="69">
+      <c r="BL47" s="55">
         <v>1455</v>
       </c>
     </row>
     <row r="48" spans="1:64" x14ac:dyDescent="0.3">
       <c r="A48" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B48" s="68">
+      <c r="B48" s="54">
         <v>118</v>
       </c>
-      <c r="C48" s="68">
+      <c r="C48" s="54">
         <v>968</v>
       </c>
-      <c r="D48" s="68">
+      <c r="D48" s="54">
         <v>1086</v>
       </c>
-      <c r="E48" s="68">
+      <c r="E48" s="54">
         <v>42</v>
       </c>
-      <c r="F48" s="68">
+      <c r="F48" s="54">
         <v>36</v>
       </c>
-      <c r="G48" s="68">
+      <c r="G48" s="54">
         <v>78</v>
       </c>
-      <c r="H48" s="68">
+      <c r="H48" s="54">
         <v>615</v>
       </c>
-      <c r="I48" s="68">
+      <c r="I48" s="54">
         <v>3073</v>
       </c>
-      <c r="J48" s="68">
+      <c r="J48" s="54">
         <v>3688</v>
       </c>
-      <c r="K48" s="68">
+      <c r="K48" s="54">
         <v>224</v>
       </c>
-      <c r="L48" s="68">
+      <c r="L48" s="54">
         <v>738</v>
       </c>
-      <c r="M48" s="68">
+      <c r="M48" s="54">
         <v>962</v>
       </c>
-      <c r="N48" s="68">
+      <c r="N48" s="54">
         <v>104</v>
       </c>
-      <c r="O48" s="68">
+      <c r="O48" s="54">
         <v>238</v>
       </c>
-      <c r="P48" s="68">
+      <c r="P48" s="54">
         <v>342</v>
       </c>
-      <c r="Q48" s="68">
+      <c r="Q48" s="54">
         <v>49</v>
       </c>
-      <c r="R48" s="68">
+      <c r="R48" s="54">
         <v>266</v>
       </c>
-      <c r="S48" s="68">
+      <c r="S48" s="54">
         <v>315</v>
       </c>
-      <c r="T48" s="68">
+      <c r="T48" s="54">
         <v>210</v>
       </c>
-      <c r="U48" s="68">
+      <c r="U48" s="54">
         <v>2150</v>
       </c>
-      <c r="V48" s="68">
+      <c r="V48" s="54">
         <v>2360</v>
       </c>
-      <c r="W48" s="68">
+      <c r="W48" s="54">
         <v>820</v>
       </c>
-      <c r="X48" s="68">
+      <c r="X48" s="54">
         <v>7206</v>
       </c>
-      <c r="Y48" s="68">
+      <c r="Y48" s="54">
         <v>8026</v>
       </c>
-      <c r="Z48" s="68">
+      <c r="Z48" s="54">
         <v>155</v>
       </c>
-      <c r="AA48" s="68">
+      <c r="AA48" s="54">
         <v>1165</v>
       </c>
-      <c r="AB48" s="68">
+      <c r="AB48" s="54">
         <v>1320</v>
       </c>
-      <c r="AC48" s="68">
+      <c r="AC48" s="54">
         <v>528</v>
       </c>
-      <c r="AD48" s="68">
+      <c r="AD48" s="54">
         <v>3831</v>
       </c>
-      <c r="AE48" s="68">
+      <c r="AE48" s="54">
         <v>4359</v>
       </c>
-      <c r="AF48" s="68">
+      <c r="AF48" s="54">
         <v>1282</v>
       </c>
-      <c r="AG48" s="68">
+      <c r="AG48" s="54">
         <v>12341</v>
       </c>
-      <c r="AH48" s="68">
+      <c r="AH48" s="54">
         <v>13623</v>
       </c>
-      <c r="AI48" s="68">
+      <c r="AI48" s="54">
         <v>332</v>
       </c>
-      <c r="AJ48" s="68">
+      <c r="AJ48" s="54">
         <v>2428</v>
       </c>
-      <c r="AK48" s="68">
+      <c r="AK48" s="54">
         <v>2760</v>
       </c>
-      <c r="AL48" s="68">
+      <c r="AL48" s="54">
         <v>187</v>
       </c>
-      <c r="AM48" s="68">
+      <c r="AM48" s="54">
         <v>1032</v>
       </c>
-      <c r="AN48" s="68">
+      <c r="AN48" s="54">
         <v>1219</v>
       </c>
-      <c r="AO48" s="68">
+      <c r="AO48" s="54">
         <v>5</v>
       </c>
-      <c r="AP48" s="68">
+      <c r="AP48" s="54">
         <v>77</v>
       </c>
-      <c r="AQ48" s="68">
+      <c r="AQ48" s="54">
         <v>82</v>
       </c>
-      <c r="AR48" s="69">
+      <c r="AR48" s="55">
         <v>84</v>
       </c>
-      <c r="AS48" s="69">
+      <c r="AS48" s="55">
         <v>230</v>
       </c>
-      <c r="AT48" s="69">
+      <c r="AT48" s="55">
         <v>314</v>
       </c>
-      <c r="AU48" s="69">
+      <c r="AU48" s="55">
         <v>213</v>
       </c>
-      <c r="AV48" s="69">
+      <c r="AV48" s="55">
         <v>1653</v>
       </c>
-      <c r="AW48" s="69">
+      <c r="AW48" s="55">
         <v>1866</v>
       </c>
-      <c r="AX48" s="69">
+      <c r="AX48" s="55">
         <v>60</v>
       </c>
-      <c r="AY48" s="69">
+      <c r="AY48" s="55">
         <v>200</v>
       </c>
-      <c r="AZ48" s="69">
+      <c r="AZ48" s="55">
         <v>260</v>
       </c>
-      <c r="BA48" s="69">
+      <c r="BA48" s="55">
         <v>39</v>
       </c>
-      <c r="BB48" s="69">
+      <c r="BB48" s="55">
         <v>159</v>
       </c>
-      <c r="BC48" s="69">
+      <c r="BC48" s="55">
         <v>198</v>
       </c>
-      <c r="BD48" s="69">
+      <c r="BD48" s="55">
         <v>28</v>
       </c>
-      <c r="BE48" s="69">
-[...2 lines deleted...]
-      <c r="BF48" s="69">
+      <c r="BE48" s="55">
+        <v>43</v>
+      </c>
+      <c r="BF48" s="55">
         <v>71</v>
       </c>
-      <c r="BG48" s="69">
+      <c r="BG48" s="55">
         <v>108</v>
       </c>
-      <c r="BH48" s="69">
+      <c r="BH48" s="55">
         <v>626</v>
       </c>
-      <c r="BI48" s="69">
+      <c r="BI48" s="55">
         <v>734</v>
       </c>
-      <c r="BJ48" s="69">
+      <c r="BJ48" s="55">
         <v>1</v>
       </c>
-      <c r="BK48" s="69">
+      <c r="BK48" s="55">
         <v>9</v>
       </c>
-      <c r="BL48" s="69">
+      <c r="BL48" s="55">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:64" x14ac:dyDescent="0.3">
       <c r="A49" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B49" s="68">
+      <c r="B49" s="54">
         <v>58</v>
       </c>
-      <c r="C49" s="68">
+      <c r="C49" s="54">
         <v>202</v>
       </c>
-      <c r="D49" s="68">
+      <c r="D49" s="54">
         <v>260</v>
       </c>
-      <c r="E49" s="68">
+      <c r="E49" s="54">
         <v>60</v>
       </c>
-      <c r="F49" s="68">
+      <c r="F49" s="54">
         <v>69</v>
       </c>
-      <c r="G49" s="68">
+      <c r="G49" s="54">
         <v>129</v>
       </c>
-      <c r="H49" s="68">
+      <c r="H49" s="54">
         <v>598</v>
       </c>
-      <c r="I49" s="68">
+      <c r="I49" s="54">
         <v>4172</v>
       </c>
-      <c r="J49" s="68">
+      <c r="J49" s="54">
         <v>4770</v>
       </c>
-      <c r="K49" s="68">
+      <c r="K49" s="54">
         <v>416</v>
       </c>
-      <c r="L49" s="68">
+      <c r="L49" s="54">
         <v>1243</v>
       </c>
-      <c r="M49" s="68">
+      <c r="M49" s="54">
         <v>1659</v>
       </c>
-      <c r="N49" s="68">
+      <c r="N49" s="54">
         <v>34</v>
       </c>
-      <c r="O49" s="68">
+      <c r="O49" s="54">
         <v>121</v>
       </c>
-      <c r="P49" s="68">
+      <c r="P49" s="54">
         <v>155</v>
       </c>
-      <c r="Q49" s="68">
+      <c r="Q49" s="54">
         <v>8</v>
       </c>
-      <c r="R49" s="68">
+      <c r="R49" s="54">
         <v>14</v>
       </c>
-      <c r="S49" s="68">
+      <c r="S49" s="54">
         <v>22</v>
       </c>
-      <c r="T49" s="68">
+      <c r="T49" s="54">
         <v>134</v>
       </c>
-      <c r="U49" s="68">
+      <c r="U49" s="54">
         <v>1656</v>
       </c>
-      <c r="V49" s="68">
+      <c r="V49" s="54">
         <v>1790</v>
       </c>
-      <c r="W49" s="68">
+      <c r="W49" s="54">
         <v>76</v>
       </c>
-      <c r="X49" s="68">
+      <c r="X49" s="54">
         <v>866</v>
       </c>
-      <c r="Y49" s="68">
+      <c r="Y49" s="54">
         <v>942</v>
       </c>
-      <c r="Z49" s="68">
+      <c r="Z49" s="54">
         <v>50</v>
       </c>
-      <c r="AA49" s="68">
+      <c r="AA49" s="54">
         <v>804</v>
       </c>
-      <c r="AB49" s="68">
+      <c r="AB49" s="54">
         <v>854</v>
       </c>
-      <c r="AC49" s="68">
+      <c r="AC49" s="54">
         <v>165</v>
       </c>
-      <c r="AD49" s="68">
+      <c r="AD49" s="54">
         <v>803</v>
       </c>
-      <c r="AE49" s="68">
+      <c r="AE49" s="54">
         <v>968</v>
       </c>
-      <c r="AF49" s="68">
+      <c r="AF49" s="54">
         <v>84</v>
       </c>
-      <c r="AG49" s="68">
+      <c r="AG49" s="54">
         <v>897</v>
       </c>
-      <c r="AH49" s="68">
+      <c r="AH49" s="54">
         <v>981</v>
       </c>
-      <c r="AI49" s="68">
+      <c r="AI49" s="54">
         <v>14</v>
       </c>
-      <c r="AJ49" s="68">
+      <c r="AJ49" s="54">
         <v>209</v>
       </c>
-      <c r="AK49" s="68">
+      <c r="AK49" s="54">
         <v>223</v>
       </c>
-      <c r="AL49" s="68">
+      <c r="AL49" s="54">
         <v>83</v>
       </c>
-      <c r="AM49" s="68">
+      <c r="AM49" s="54">
         <v>49</v>
       </c>
-      <c r="AN49" s="68">
+      <c r="AN49" s="54">
         <v>132</v>
       </c>
-      <c r="AO49" s="68">
+      <c r="AO49" s="54">
         <v>2</v>
       </c>
-      <c r="AP49" s="68">
+      <c r="AP49" s="54">
         <v>29</v>
       </c>
-      <c r="AQ49" s="68">
+      <c r="AQ49" s="54">
         <v>31</v>
       </c>
-      <c r="AR49" s="69">
+      <c r="AR49" s="55">
         <v>805</v>
       </c>
-      <c r="AS49" s="69">
+      <c r="AS49" s="55">
         <v>4735</v>
       </c>
-      <c r="AT49" s="69">
+      <c r="AT49" s="55">
         <v>5540</v>
       </c>
-      <c r="AU49" s="69">
+      <c r="AU49" s="55">
         <v>3462</v>
       </c>
-      <c r="AV49" s="69">
+      <c r="AV49" s="55">
         <v>20740</v>
       </c>
-      <c r="AW49" s="69">
+      <c r="AW49" s="55">
         <v>24202</v>
       </c>
-      <c r="AX49" s="69">
+      <c r="AX49" s="55">
         <v>4085</v>
       </c>
-      <c r="AY49" s="69">
+      <c r="AY49" s="55">
         <v>7172</v>
       </c>
-      <c r="AZ49" s="69">
+      <c r="AZ49" s="55">
         <v>11257</v>
       </c>
-      <c r="BA49" s="69">
+      <c r="BA49" s="55">
         <v>3182</v>
       </c>
-      <c r="BB49" s="69">
+      <c r="BB49" s="55">
         <v>6320</v>
       </c>
-      <c r="BC49" s="69">
+      <c r="BC49" s="55">
         <v>9502</v>
       </c>
-      <c r="BD49" s="69">
+      <c r="BD49" s="55">
         <v>3464</v>
       </c>
-      <c r="BE49" s="69">
+      <c r="BE49" s="55">
         <v>2686</v>
       </c>
-      <c r="BF49" s="69">
+      <c r="BF49" s="55">
         <v>6150</v>
       </c>
-      <c r="BG49" s="69">
+      <c r="BG49" s="55">
         <v>145</v>
       </c>
-      <c r="BH49" s="69">
+      <c r="BH49" s="55">
         <v>574</v>
       </c>
-      <c r="BI49" s="69">
+      <c r="BI49" s="55">
         <v>719</v>
       </c>
-      <c r="BJ49" s="69">
+      <c r="BJ49" s="55">
         <v>155</v>
       </c>
-      <c r="BK49" s="69">
+      <c r="BK49" s="55">
         <v>1041</v>
       </c>
-      <c r="BL49" s="69">
+      <c r="BL49" s="55">
         <v>1196</v>
       </c>
     </row>
     <row r="50" spans="1:64" x14ac:dyDescent="0.3">
       <c r="A50" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B50" s="68">
+      <c r="B50" s="54">
         <v>120</v>
       </c>
-      <c r="C50" s="68">
+      <c r="C50" s="54">
         <v>438</v>
       </c>
-      <c r="D50" s="68">
+      <c r="D50" s="54">
         <v>558</v>
       </c>
-      <c r="E50" s="68">
+      <c r="E50" s="54">
         <v>30</v>
       </c>
-      <c r="F50" s="68">
+      <c r="F50" s="54">
         <v>116</v>
       </c>
-      <c r="G50" s="68">
+      <c r="G50" s="54">
         <v>146</v>
       </c>
-      <c r="H50" s="68">
+      <c r="H50" s="54">
         <v>327</v>
       </c>
-      <c r="I50" s="68">
+      <c r="I50" s="54">
         <v>1054</v>
       </c>
-      <c r="J50" s="68">
+      <c r="J50" s="54">
         <v>1381</v>
       </c>
-      <c r="K50" s="68">
+      <c r="K50" s="54">
         <v>300</v>
       </c>
-      <c r="L50" s="68">
+      <c r="L50" s="54">
         <v>1425</v>
       </c>
-      <c r="M50" s="68">
+      <c r="M50" s="54">
         <v>1725</v>
       </c>
-      <c r="N50" s="68">
+      <c r="N50" s="54">
         <v>20</v>
       </c>
-      <c r="O50" s="68">
+      <c r="O50" s="54">
         <v>210</v>
       </c>
-      <c r="P50" s="68">
+      <c r="P50" s="54">
         <v>230</v>
       </c>
-      <c r="Q50" s="68">
+      <c r="Q50" s="54">
         <v>117</v>
       </c>
-      <c r="R50" s="68">
+      <c r="R50" s="54">
         <v>307</v>
       </c>
-      <c r="S50" s="68">
+      <c r="S50" s="54">
         <v>424</v>
       </c>
-      <c r="T50" s="68">
+      <c r="T50" s="54">
         <v>310</v>
       </c>
-      <c r="U50" s="68">
+      <c r="U50" s="54">
         <v>1678</v>
       </c>
-      <c r="V50" s="68">
+      <c r="V50" s="54">
         <v>1988</v>
       </c>
-      <c r="W50" s="68">
+      <c r="W50" s="54">
         <v>244</v>
       </c>
-      <c r="X50" s="68">
+      <c r="X50" s="54">
         <v>458</v>
       </c>
-      <c r="Y50" s="68">
+      <c r="Y50" s="54">
         <v>702</v>
       </c>
-      <c r="Z50" s="68">
+      <c r="Z50" s="54">
         <v>191</v>
       </c>
-      <c r="AA50" s="68">
+      <c r="AA50" s="54">
         <v>898</v>
       </c>
-      <c r="AB50" s="68">
+      <c r="AB50" s="54">
         <v>1089</v>
       </c>
-      <c r="AC50" s="68">
+      <c r="AC50" s="54">
         <v>140</v>
       </c>
-      <c r="AD50" s="68">
+      <c r="AD50" s="54">
         <v>1192</v>
       </c>
-      <c r="AE50" s="68">
+      <c r="AE50" s="54">
         <v>1332</v>
       </c>
-      <c r="AF50" s="68">
+      <c r="AF50" s="54">
         <v>338</v>
       </c>
-      <c r="AG50" s="68">
+      <c r="AG50" s="54">
         <v>1972</v>
       </c>
-      <c r="AH50" s="68">
+      <c r="AH50" s="54">
         <v>2310</v>
       </c>
-      <c r="AI50" s="68">
+      <c r="AI50" s="54">
         <v>79</v>
       </c>
-      <c r="AJ50" s="68">
+      <c r="AJ50" s="54">
         <v>490</v>
       </c>
-      <c r="AK50" s="68">
+      <c r="AK50" s="54">
         <v>569</v>
       </c>
-      <c r="AL50" s="68">
+      <c r="AL50" s="54">
         <v>36</v>
       </c>
-      <c r="AM50" s="68">
+      <c r="AM50" s="54">
         <v>180</v>
       </c>
-      <c r="AN50" s="68">
+      <c r="AN50" s="54">
         <v>216</v>
       </c>
-      <c r="AO50" s="68">
+      <c r="AO50" s="54">
         <v>4</v>
       </c>
-      <c r="AP50" s="68">
+      <c r="AP50" s="54">
         <v>30</v>
       </c>
-      <c r="AQ50" s="68">
+      <c r="AQ50" s="54">
         <v>34</v>
       </c>
-      <c r="AR50" s="69">
+      <c r="AR50" s="55">
         <v>39</v>
       </c>
-      <c r="AS50" s="69">
+      <c r="AS50" s="55">
         <v>268</v>
       </c>
-      <c r="AT50" s="69">
+      <c r="AT50" s="55">
         <v>307</v>
       </c>
-      <c r="AU50" s="69">
+      <c r="AU50" s="55">
         <v>47</v>
       </c>
-      <c r="AV50" s="69">
+      <c r="AV50" s="55">
         <v>78</v>
       </c>
-      <c r="AW50" s="69">
+      <c r="AW50" s="55">
         <v>125</v>
       </c>
-      <c r="AX50" s="69">
+      <c r="AX50" s="55">
         <v>239</v>
       </c>
-      <c r="AY50" s="69">
+      <c r="AY50" s="55">
         <v>1177</v>
       </c>
-      <c r="AZ50" s="69">
+      <c r="AZ50" s="55">
         <v>1416</v>
       </c>
-      <c r="BA50" s="69">
+      <c r="BA50" s="55">
         <v>60</v>
       </c>
-      <c r="BB50" s="69">
+      <c r="BB50" s="55">
         <v>427</v>
       </c>
-      <c r="BC50" s="69">
+      <c r="BC50" s="55">
         <v>487</v>
       </c>
-      <c r="BD50" s="69">
+      <c r="BD50" s="55">
         <v>128</v>
       </c>
-      <c r="BE50" s="69">
+      <c r="BE50" s="55">
         <v>609</v>
       </c>
-      <c r="BF50" s="69">
+      <c r="BF50" s="55">
         <v>737</v>
       </c>
-      <c r="BG50" s="69">
+      <c r="BG50" s="55">
         <v>237</v>
       </c>
-      <c r="BH50" s="69">
+      <c r="BH50" s="55">
         <v>790</v>
       </c>
-      <c r="BI50" s="69">
+      <c r="BI50" s="55">
         <v>1027</v>
       </c>
-      <c r="BJ50" s="69">
+      <c r="BJ50" s="55">
         <v>22</v>
       </c>
-      <c r="BK50" s="69">
+      <c r="BK50" s="55">
         <v>227</v>
       </c>
-      <c r="BL50" s="69">
+      <c r="BL50" s="55">
         <v>249</v>
+      </c>
+    </row>
+    <row r="51" spans="1:64" s="15" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="40" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="52" spans="1:64" x14ac:dyDescent="0.3">
+      <c r="A52" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52" s="54">
+        <v>623</v>
+      </c>
+      <c r="C52" s="54">
+        <v>2054</v>
+      </c>
+      <c r="D52" s="54">
+        <v>2677</v>
+      </c>
+      <c r="E52" s="54">
+        <v>186</v>
+      </c>
+      <c r="F52" s="54">
+        <v>270</v>
+      </c>
+      <c r="G52" s="54">
+        <v>457</v>
+      </c>
+      <c r="H52" s="54">
+        <v>1711</v>
+      </c>
+      <c r="I52" s="54">
+        <v>8511</v>
+      </c>
+      <c r="J52" s="54">
+        <v>10222</v>
+      </c>
+      <c r="K52" s="54">
+        <v>801</v>
+      </c>
+      <c r="L52" s="54">
+        <v>3572</v>
+      </c>
+      <c r="M52" s="54">
+        <v>4373</v>
+      </c>
+      <c r="N52" s="54">
+        <v>48</v>
+      </c>
+      <c r="O52" s="54">
+        <v>609</v>
+      </c>
+      <c r="P52" s="54">
+        <v>656</v>
+      </c>
+      <c r="Q52" s="54">
+        <v>159</v>
+      </c>
+      <c r="R52" s="54">
+        <v>636</v>
+      </c>
+      <c r="S52" s="54">
+        <v>795</v>
+      </c>
+      <c r="T52" s="54">
+        <v>626</v>
+      </c>
+      <c r="U52" s="54">
+        <v>5621</v>
+      </c>
+      <c r="V52" s="54">
+        <v>6247</v>
+      </c>
+      <c r="W52" s="54">
+        <v>940</v>
+      </c>
+      <c r="X52" s="54">
+        <v>8632</v>
+      </c>
+      <c r="Y52" s="54">
+        <v>9571</v>
+      </c>
+      <c r="Z52" s="54">
+        <v>433</v>
+      </c>
+      <c r="AA52" s="54">
+        <v>2963</v>
+      </c>
+      <c r="AB52" s="54">
+        <v>3395</v>
+      </c>
+      <c r="AC52" s="54">
+        <v>673</v>
+      </c>
+      <c r="AD52" s="54">
+        <v>6390</v>
+      </c>
+      <c r="AE52" s="54">
+        <v>7063</v>
+      </c>
+      <c r="AF52" s="54">
+        <v>1582</v>
+      </c>
+      <c r="AG52" s="54">
+        <v>15519</v>
+      </c>
+      <c r="AH52" s="54">
+        <v>17101</v>
+      </c>
+      <c r="AI52" s="54">
+        <v>608</v>
+      </c>
+      <c r="AJ52" s="54">
+        <v>3141</v>
+      </c>
+      <c r="AK52" s="54">
+        <v>3749</v>
+      </c>
+      <c r="AL52" s="54">
+        <v>350</v>
+      </c>
+      <c r="AM52" s="54">
+        <v>1189</v>
+      </c>
+      <c r="AN52" s="54">
+        <v>1539</v>
+      </c>
+      <c r="AO52" s="54">
+        <v>24</v>
+      </c>
+      <c r="AP52" s="54">
+        <v>99</v>
+      </c>
+      <c r="AQ52" s="54">
+        <v>123</v>
+      </c>
+      <c r="AR52" s="55">
+        <v>1192</v>
+      </c>
+      <c r="AS52" s="55">
+        <v>5293</v>
+      </c>
+      <c r="AT52" s="55">
+        <v>6485</v>
+      </c>
+      <c r="AU52" s="55">
+        <v>2195</v>
+      </c>
+      <c r="AV52" s="55">
+        <v>24648</v>
+      </c>
+      <c r="AW52" s="55">
+        <v>26843</v>
+      </c>
+      <c r="AX52" s="55">
+        <v>1752</v>
+      </c>
+      <c r="AY52" s="55">
+        <v>10820</v>
+      </c>
+      <c r="AZ52" s="55">
+        <v>12572</v>
+      </c>
+      <c r="BA52" s="55">
+        <v>2308</v>
+      </c>
+      <c r="BB52" s="55">
+        <v>7828</v>
+      </c>
+      <c r="BC52" s="55">
+        <v>10136</v>
+      </c>
+      <c r="BD52" s="55">
+        <v>3436</v>
+      </c>
+      <c r="BE52" s="55">
+        <v>3817</v>
+      </c>
+      <c r="BF52" s="55">
+        <v>7253</v>
+      </c>
+      <c r="BG52" s="55">
+        <v>423</v>
+      </c>
+      <c r="BH52" s="55">
+        <v>2290</v>
+      </c>
+      <c r="BI52" s="55">
+        <v>2713</v>
+      </c>
+      <c r="BJ52" s="55">
+        <v>19</v>
+      </c>
+      <c r="BK52" s="55">
+        <v>1456</v>
+      </c>
+      <c r="BL52" s="55">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="53" spans="1:64" x14ac:dyDescent="0.3">
+      <c r="A53" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B53" s="54">
+        <v>432</v>
+      </c>
+      <c r="C53" s="54">
+        <v>1299</v>
+      </c>
+      <c r="D53" s="54">
+        <v>1731</v>
+      </c>
+      <c r="E53" s="54">
+        <v>53</v>
+      </c>
+      <c r="F53" s="54">
+        <v>45</v>
+      </c>
+      <c r="G53" s="54">
+        <v>99</v>
+      </c>
+      <c r="H53" s="54">
+        <v>559</v>
+      </c>
+      <c r="I53" s="54">
+        <v>3009</v>
+      </c>
+      <c r="J53" s="54">
+        <v>3567</v>
+      </c>
+      <c r="K53" s="54">
+        <v>199</v>
+      </c>
+      <c r="L53" s="54">
+        <v>832</v>
+      </c>
+      <c r="M53" s="54">
+        <v>1032</v>
+      </c>
+      <c r="N53" s="54">
+        <v>24</v>
+      </c>
+      <c r="O53" s="54">
+        <v>290</v>
+      </c>
+      <c r="P53" s="54">
+        <v>313</v>
+      </c>
+      <c r="Q53" s="54">
+        <v>55</v>
+      </c>
+      <c r="R53" s="54">
+        <v>278</v>
+      </c>
+      <c r="S53" s="54">
+        <v>332</v>
+      </c>
+      <c r="T53" s="54">
+        <v>248</v>
+      </c>
+      <c r="U53" s="54">
+        <v>2284</v>
+      </c>
+      <c r="V53" s="54">
+        <v>2532</v>
+      </c>
+      <c r="W53" s="54">
+        <v>653</v>
+      </c>
+      <c r="X53" s="54">
+        <v>7144</v>
+      </c>
+      <c r="Y53" s="54">
+        <v>7797</v>
+      </c>
+      <c r="Z53" s="54">
+        <v>133</v>
+      </c>
+      <c r="AA53" s="54">
+        <v>1200</v>
+      </c>
+      <c r="AB53" s="54">
+        <v>1332</v>
+      </c>
+      <c r="AC53" s="54">
+        <v>518</v>
+      </c>
+      <c r="AD53" s="54">
+        <v>3891</v>
+      </c>
+      <c r="AE53" s="54">
+        <v>4410</v>
+      </c>
+      <c r="AF53" s="54">
+        <v>1188</v>
+      </c>
+      <c r="AG53" s="54">
+        <v>12574</v>
+      </c>
+      <c r="AH53" s="54">
+        <v>13762</v>
+      </c>
+      <c r="AI53" s="54">
+        <v>348</v>
+      </c>
+      <c r="AJ53" s="54">
+        <v>2477</v>
+      </c>
+      <c r="AK53" s="54">
+        <v>2825</v>
+      </c>
+      <c r="AL53" s="54">
+        <v>148</v>
+      </c>
+      <c r="AM53" s="54">
+        <v>1010</v>
+      </c>
+      <c r="AN53" s="54">
+        <v>1158</v>
+      </c>
+      <c r="AO53" s="54">
+        <v>5</v>
+      </c>
+      <c r="AP53" s="54">
+        <v>48</v>
+      </c>
+      <c r="AQ53" s="54">
+        <v>53</v>
+      </c>
+      <c r="AR53" s="55">
+        <v>13</v>
+      </c>
+      <c r="AS53" s="55">
+        <v>296</v>
+      </c>
+      <c r="AT53" s="55">
+        <v>309</v>
+      </c>
+      <c r="AU53" s="55">
+        <v>87</v>
+      </c>
+      <c r="AV53" s="55">
+        <v>1560</v>
+      </c>
+      <c r="AW53" s="55">
+        <v>1647</v>
+      </c>
+      <c r="AX53" s="55">
+        <v>34</v>
+      </c>
+      <c r="AY53" s="55">
+        <v>194</v>
+      </c>
+      <c r="AZ53" s="55">
+        <v>228</v>
+      </c>
+      <c r="BA53" s="55">
+        <v>33</v>
+      </c>
+      <c r="BB53" s="55">
+        <v>149</v>
+      </c>
+      <c r="BC53" s="55">
+        <v>183</v>
+      </c>
+      <c r="BD53" s="55">
+        <v>20</v>
+      </c>
+      <c r="BE53" s="55">
+        <v>51</v>
+      </c>
+      <c r="BF53" s="55">
+        <v>70</v>
+      </c>
+      <c r="BG53" s="55">
+        <v>47</v>
+      </c>
+      <c r="BH53" s="55">
+        <v>970</v>
+      </c>
+      <c r="BI53" s="55">
+        <v>1017</v>
+      </c>
+      <c r="BJ53" s="55">
+        <v>1</v>
+      </c>
+      <c r="BK53" s="55">
+        <v>21</v>
+      </c>
+      <c r="BL53" s="55">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="54" spans="1:64" x14ac:dyDescent="0.3">
+      <c r="A54" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B54" s="54">
+        <v>50</v>
+      </c>
+      <c r="C54" s="54">
+        <v>186</v>
+      </c>
+      <c r="D54" s="54">
+        <v>236</v>
+      </c>
+      <c r="E54" s="54">
+        <v>108</v>
+      </c>
+      <c r="F54" s="54">
+        <v>107</v>
+      </c>
+      <c r="G54" s="54">
+        <v>215</v>
+      </c>
+      <c r="H54" s="54">
+        <v>854</v>
+      </c>
+      <c r="I54" s="54">
+        <v>4216</v>
+      </c>
+      <c r="J54" s="54">
+        <v>5069</v>
+      </c>
+      <c r="K54" s="54">
+        <v>359</v>
+      </c>
+      <c r="L54" s="54">
+        <v>1286</v>
+      </c>
+      <c r="M54" s="54">
+        <v>1644</v>
+      </c>
+      <c r="N54" s="54">
+        <v>11</v>
+      </c>
+      <c r="O54" s="54">
+        <v>148</v>
+      </c>
+      <c r="P54" s="54">
+        <v>158</v>
+      </c>
+      <c r="Q54" s="54">
+        <v>21</v>
+      </c>
+      <c r="R54" s="54">
+        <v>16</v>
+      </c>
+      <c r="S54" s="54">
+        <v>37</v>
+      </c>
+      <c r="T54" s="54">
+        <v>92</v>
+      </c>
+      <c r="U54" s="54">
+        <v>1600</v>
+      </c>
+      <c r="V54" s="54">
+        <v>1693</v>
+      </c>
+      <c r="W54" s="54">
+        <v>144</v>
+      </c>
+      <c r="X54" s="54">
+        <v>824</v>
+      </c>
+      <c r="Y54" s="54">
+        <v>968</v>
+      </c>
+      <c r="Z54" s="54">
+        <v>55</v>
+      </c>
+      <c r="AA54" s="54">
+        <v>799</v>
+      </c>
+      <c r="AB54" s="54">
+        <v>854</v>
+      </c>
+      <c r="AC54" s="54">
+        <v>53</v>
+      </c>
+      <c r="AD54" s="54">
+        <v>953</v>
+      </c>
+      <c r="AE54" s="54">
+        <v>1006</v>
+      </c>
+      <c r="AF54" s="54">
+        <v>41</v>
+      </c>
+      <c r="AG54" s="54">
+        <v>1015</v>
+      </c>
+      <c r="AH54" s="54">
+        <v>1056</v>
+      </c>
+      <c r="AI54" s="54">
+        <v>101</v>
+      </c>
+      <c r="AJ54" s="54">
+        <v>199</v>
+      </c>
+      <c r="AK54" s="54">
+        <v>300</v>
+      </c>
+      <c r="AL54" s="54">
+        <v>78</v>
+      </c>
+      <c r="AM54" s="54">
+        <v>9</v>
+      </c>
+      <c r="AN54" s="54">
+        <v>87</v>
+      </c>
+      <c r="AO54" s="54">
+        <v>13</v>
+      </c>
+      <c r="AP54" s="54">
+        <v>27</v>
+      </c>
+      <c r="AQ54" s="54">
+        <v>41</v>
+      </c>
+      <c r="AR54" s="55">
+        <v>1142</v>
+      </c>
+      <c r="AS54" s="55">
+        <v>4948</v>
+      </c>
+      <c r="AT54" s="55">
+        <v>6090</v>
+      </c>
+      <c r="AU54" s="55">
+        <v>2072</v>
+      </c>
+      <c r="AV54" s="55">
+        <v>23003</v>
+      </c>
+      <c r="AW54" s="55">
+        <v>25075</v>
+      </c>
+      <c r="AX54" s="55">
+        <v>1540</v>
+      </c>
+      <c r="AY54" s="55">
+        <v>9372</v>
+      </c>
+      <c r="AZ54" s="55">
+        <v>10912</v>
+      </c>
+      <c r="BA54" s="55">
+        <v>2242</v>
+      </c>
+      <c r="BB54" s="55">
+        <v>7239</v>
+      </c>
+      <c r="BC54" s="55">
+        <v>9481</v>
+      </c>
+      <c r="BD54" s="55">
+        <v>3322</v>
+      </c>
+      <c r="BE54" s="55">
+        <v>3161</v>
+      </c>
+      <c r="BF54" s="55">
+        <v>6484</v>
+      </c>
+      <c r="BG54" s="55">
+        <v>130</v>
+      </c>
+      <c r="BH54" s="55">
+        <v>508</v>
+      </c>
+      <c r="BI54" s="55">
+        <v>638</v>
+      </c>
+      <c r="BJ54" s="55">
+        <v>1</v>
+      </c>
+      <c r="BK54" s="55">
+        <v>1195</v>
+      </c>
+      <c r="BL54" s="55">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="55" spans="1:64" x14ac:dyDescent="0.3">
+      <c r="A55" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B55" s="54">
+        <v>140</v>
+      </c>
+      <c r="C55" s="54">
+        <v>569</v>
+      </c>
+      <c r="D55" s="54">
+        <v>709</v>
+      </c>
+      <c r="E55" s="54">
+        <v>25</v>
+      </c>
+      <c r="F55" s="54">
+        <v>118</v>
+      </c>
+      <c r="G55" s="54">
+        <v>143</v>
+      </c>
+      <c r="H55" s="54">
+        <v>298</v>
+      </c>
+      <c r="I55" s="54">
+        <v>1287</v>
+      </c>
+      <c r="J55" s="54">
+        <v>1585</v>
+      </c>
+      <c r="K55" s="54">
+        <v>243</v>
+      </c>
+      <c r="L55" s="54">
+        <v>1454</v>
+      </c>
+      <c r="M55" s="54">
+        <v>1697</v>
+      </c>
+      <c r="N55" s="54">
+        <v>13</v>
+      </c>
+      <c r="O55" s="54">
+        <v>171</v>
+      </c>
+      <c r="P55" s="54">
+        <v>184</v>
+      </c>
+      <c r="Q55" s="54">
+        <v>83</v>
+      </c>
+      <c r="R55" s="54">
+        <v>342</v>
+      </c>
+      <c r="S55" s="54">
+        <v>426</v>
+      </c>
+      <c r="T55" s="54">
+        <v>286</v>
+      </c>
+      <c r="U55" s="54">
+        <v>1737</v>
+      </c>
+      <c r="V55" s="54">
+        <v>2023</v>
+      </c>
+      <c r="W55" s="54">
+        <v>143</v>
+      </c>
+      <c r="X55" s="54">
+        <v>663</v>
+      </c>
+      <c r="Y55" s="54">
+        <v>806</v>
+      </c>
+      <c r="Z55" s="54">
+        <v>245</v>
+      </c>
+      <c r="AA55" s="54">
+        <v>964</v>
+      </c>
+      <c r="AB55" s="54">
+        <v>1209</v>
+      </c>
+      <c r="AC55" s="54">
+        <v>102</v>
+      </c>
+      <c r="AD55" s="54">
+        <v>1546</v>
+      </c>
+      <c r="AE55" s="54">
+        <v>1647</v>
+      </c>
+      <c r="AF55" s="54">
+        <v>353</v>
+      </c>
+      <c r="AG55" s="54">
+        <v>1930</v>
+      </c>
+      <c r="AH55" s="54">
+        <v>2283</v>
+      </c>
+      <c r="AI55" s="54">
+        <v>159</v>
+      </c>
+      <c r="AJ55" s="54">
+        <v>466</v>
+      </c>
+      <c r="AK55" s="54">
+        <v>625</v>
+      </c>
+      <c r="AL55" s="54">
+        <v>124</v>
+      </c>
+      <c r="AM55" s="54">
+        <v>170</v>
+      </c>
+      <c r="AN55" s="54">
+        <v>294</v>
+      </c>
+      <c r="AO55" s="54">
+        <v>6</v>
+      </c>
+      <c r="AP55" s="54">
+        <v>24</v>
+      </c>
+      <c r="AQ55" s="54">
+        <v>30</v>
+      </c>
+      <c r="AR55" s="55">
+        <v>36</v>
+      </c>
+      <c r="AS55" s="55">
+        <v>49</v>
+      </c>
+      <c r="AT55" s="55">
+        <v>85</v>
+      </c>
+      <c r="AU55" s="55">
+        <v>36</v>
+      </c>
+      <c r="AV55" s="55">
+        <v>85</v>
+      </c>
+      <c r="AW55" s="55">
+        <v>121</v>
+      </c>
+      <c r="AX55" s="55">
+        <v>179</v>
+      </c>
+      <c r="AY55" s="55">
+        <v>1254</v>
+      </c>
+      <c r="AZ55" s="55">
+        <v>1433</v>
+      </c>
+      <c r="BA55" s="55">
+        <v>33</v>
+      </c>
+      <c r="BB55" s="55">
+        <v>439</v>
+      </c>
+      <c r="BC55" s="55">
+        <v>473</v>
+      </c>
+      <c r="BD55" s="55">
+        <v>94</v>
+      </c>
+      <c r="BE55" s="55">
+        <v>605</v>
+      </c>
+      <c r="BF55" s="55">
+        <v>699</v>
+      </c>
+      <c r="BG55" s="55">
+        <v>247</v>
+      </c>
+      <c r="BH55" s="55">
+        <v>812</v>
+      </c>
+      <c r="BI55" s="55">
+        <v>1059</v>
+      </c>
+      <c r="BJ55" s="55">
+        <v>18</v>
+      </c>
+      <c r="BK55" s="55">
+        <v>241</v>
+      </c>
+      <c r="BL55" s="55">
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="E5:G5"/>
+    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="Z5:AB5"/>
+    <mergeCell ref="W5:Y5"/>
+    <mergeCell ref="T5:V5"/>
+    <mergeCell ref="Q5:S5"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="K5:M5"/>
     <mergeCell ref="AC5:AE5"/>
     <mergeCell ref="BJ5:BL5"/>
     <mergeCell ref="BG5:BI5"/>
     <mergeCell ref="BD5:BF5"/>
     <mergeCell ref="BA5:BC5"/>
     <mergeCell ref="AX5:AZ5"/>
     <mergeCell ref="AU5:AW5"/>
     <mergeCell ref="AR5:AT5"/>
     <mergeCell ref="AO5:AQ5"/>
     <mergeCell ref="AL5:AN5"/>
     <mergeCell ref="AI5:AK5"/>
     <mergeCell ref="AF5:AH5"/>
-    <mergeCell ref="H5:J5"/>
-[...7 lines deleted...]
-    <mergeCell ref="K5:M5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:G51"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D25" sqref="D25"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.109375" customWidth="1"/>
     <col min="2" max="2" width="32.109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="53" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="26" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="7" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="31" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" s="25"/>
     </row>
     <row r="4" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
@@ -15799,51 +17233,51 @@
         <v>142</v>
       </c>
       <c r="B5" s="34">
         <v>1201756</v>
       </c>
       <c r="C5" s="34">
         <v>7577</v>
       </c>
       <c r="D5" s="35">
         <f>(C5/B5)*100</f>
         <v>0.63049404371602891</v>
       </c>
       <c r="E5" s="29"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="34" t="s">
         <v>143</v>
       </c>
       <c r="B6" s="34">
         <v>1289091</v>
       </c>
       <c r="C6" s="34">
         <v>10010</v>
       </c>
       <c r="D6" s="35">
-        <f t="shared" ref="D6:D22" si="0">(C6/B6)*100</f>
+        <f t="shared" ref="D6:D23" si="0">(C6/B6)*100</f>
         <v>0.77651616526684308</v>
       </c>
       <c r="E6" s="29"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="34" t="s">
         <v>144</v>
       </c>
       <c r="B7" s="34">
         <v>1299582</v>
       </c>
       <c r="C7" s="34">
         <v>14193</v>
       </c>
       <c r="D7" s="35">
         <f t="shared" si="0"/>
         <v>1.0921203894790785</v>
       </c>
       <c r="E7" s="29"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="34" t="s">
         <v>145</v>
       </c>
       <c r="B8" s="34">
@@ -16054,50 +17488,65 @@
       </c>
       <c r="B21" s="34">
         <v>1486053</v>
       </c>
       <c r="C21" s="34">
         <v>119873</v>
       </c>
       <c r="D21" s="35">
         <f t="shared" si="0"/>
         <v>8.0665359849211313</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="34" t="s">
         <v>210</v>
       </c>
       <c r="B22" s="34">
         <v>1467925</v>
       </c>
       <c r="C22" s="34">
         <v>132207</v>
       </c>
       <c r="D22" s="35">
         <f t="shared" si="0"/>
         <v>9.0063865660711553</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="60" t="s">
+        <v>213</v>
+      </c>
+      <c r="B23" s="59">
+        <v>1440018</v>
+      </c>
+      <c r="C23" s="60">
+        <v>135447</v>
+      </c>
+      <c r="D23" s="61">
+        <f t="shared" si="0"/>
+        <v>9.4059240926155088</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="18" x14ac:dyDescent="0.35">
       <c r="B26" s="27"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="C28" s="28"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.3">
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B30" s="28"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B31" s="28"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B32" s="28"/>
     </row>
     <row r="33" spans="2:7" x14ac:dyDescent="0.3">
@@ -16151,140 +17600,140 @@
       <c r="B47" s="28"/>
     </row>
     <row r="48" spans="2:7" x14ac:dyDescent="0.3">
       <c r="B48" s="28"/>
     </row>
     <row r="49" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B49" s="28"/>
     </row>
     <row r="50" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B50" s="28"/>
     </row>
     <row r="51" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B51" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:Y71"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="O66" sqref="O66"/>
+      <selection activeCell="P65" sqref="P65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="95.44140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.44140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.44140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11.44140625" customWidth="1"/>
     <col min="18" max="18" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11.44140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="2" spans="1:25" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3" spans="1:25" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="69" t="s">
         <v>198</v>
       </c>
-      <c r="B4" s="54" t="s">
+      <c r="B4" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="54"/>
-[...1 lines deleted...]
-      <c r="E4" s="54" t="s">
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="54"/>
-[...1 lines deleted...]
-      <c r="H4" s="54" t="s">
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="I4" s="54"/>
-[...1 lines deleted...]
-      <c r="K4" s="54" t="s">
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="L4" s="54"/>
-[...1 lines deleted...]
-      <c r="N4" s="54" t="s">
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="54"/>
-[...1 lines deleted...]
-      <c r="Q4" s="54" t="s">
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="R4" s="54"/>
-[...1 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="54"/>
-[...1 lines deleted...]
-      <c r="W4" s="54" t="s">
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="X4" s="54"/>
-      <c r="Y4" s="54"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
     </row>
     <row r="5" spans="1:25" s="19" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A5" s="58"/>
+      <c r="A5" s="70"/>
       <c r="B5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="22" t="s">
@@ -19087,1021 +20536,1224 @@
         <v>519.64</v>
       </c>
       <c r="S41" s="3">
         <v>1234.01</v>
       </c>
       <c r="T41" s="3">
         <v>474</v>
       </c>
       <c r="U41" s="3">
         <v>935</v>
       </c>
       <c r="V41" s="3">
         <v>1409</v>
       </c>
       <c r="W41" s="3">
         <v>187</v>
       </c>
       <c r="X41" s="3">
         <v>600</v>
       </c>
       <c r="Y41" s="3">
         <v>787</v>
       </c>
     </row>
     <row r="44" spans="1:25" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="59" t="s">
+      <c r="A44" s="71" t="s">
         <v>202</v>
       </c>
-      <c r="B44" s="54" t="s">
+      <c r="B44" s="65" t="s">
         <v>164</v>
       </c>
-      <c r="C44" s="54"/>
-[...1 lines deleted...]
-      <c r="E44" s="53" t="s">
+      <c r="C44" s="65"/>
+      <c r="D44" s="65"/>
+      <c r="E44" s="66" t="s">
         <v>206</v>
       </c>
-      <c r="F44" s="53"/>
-[...1 lines deleted...]
-      <c r="H44" s="53" t="s">
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66" t="s">
         <v>209</v>
       </c>
-      <c r="I44" s="53"/>
-[...1 lines deleted...]
-      <c r="K44" s="53" t="s">
+      <c r="I44" s="66"/>
+      <c r="J44" s="66"/>
+      <c r="K44" s="66" t="s">
         <v>210</v>
       </c>
-      <c r="L44" s="53"/>
-      <c r="M44" s="53"/>
+      <c r="L44" s="66"/>
+      <c r="M44" s="66"/>
+      <c r="N44" s="66" t="s">
+        <v>213</v>
+      </c>
+      <c r="O44" s="66"/>
+      <c r="P44" s="66"/>
     </row>
     <row r="45" spans="1:25" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A45" s="59"/>
+      <c r="A45" s="71"/>
       <c r="B45" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="22" t="s">
         <v>12</v>
       </c>
       <c r="D45" s="22" t="s">
         <v>13</v>
       </c>
       <c r="E45" s="22" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="22" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="22" t="s">
         <v>13</v>
       </c>
       <c r="H45" s="22" t="s">
         <v>11</v>
       </c>
       <c r="I45" s="22" t="s">
         <v>12</v>
       </c>
       <c r="J45" s="22" t="s">
         <v>13</v>
       </c>
       <c r="K45" s="22" t="s">
         <v>11</v>
       </c>
       <c r="L45" s="22" t="s">
         <v>12</v>
       </c>
       <c r="M45" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="N45" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="O45" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="P45" s="22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A46" s="6" t="s">
         <v>165</v>
       </c>
       <c r="B46" s="3">
         <v>1035</v>
       </c>
       <c r="C46" s="3">
         <v>6563.5</v>
       </c>
       <c r="D46" s="3">
         <v>7598.8</v>
       </c>
       <c r="E46" s="3">
         <v>758</v>
       </c>
       <c r="F46" s="3">
         <v>6435</v>
       </c>
       <c r="G46" s="3">
         <v>7193</v>
       </c>
       <c r="H46" s="3">
         <v>577</v>
       </c>
       <c r="I46" s="3">
         <v>6149</v>
       </c>
       <c r="J46" s="3">
         <v>6726</v>
       </c>
       <c r="K46" s="3">
         <v>286</v>
       </c>
       <c r="L46" s="3">
         <v>3749</v>
       </c>
       <c r="M46" s="3">
         <v>4035</v>
       </c>
+      <c r="N46" s="53">
+        <v>438</v>
+      </c>
+      <c r="O46" s="53">
+        <v>5225</v>
+      </c>
+      <c r="P46" s="53">
+        <v>5663</v>
+      </c>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A47" s="6" t="s">
         <v>166</v>
       </c>
       <c r="B47" s="3">
         <v>11</v>
       </c>
       <c r="C47" s="3">
         <v>69.400000000000006</v>
       </c>
       <c r="D47" s="3">
         <v>80.67</v>
       </c>
       <c r="E47" s="3">
         <v>9</v>
       </c>
       <c r="F47" s="3">
         <v>139</v>
       </c>
       <c r="G47" s="3">
         <v>148</v>
       </c>
       <c r="H47" s="3">
         <v>8</v>
       </c>
       <c r="I47" s="3">
         <v>169</v>
       </c>
       <c r="J47" s="3">
         <v>178</v>
       </c>
       <c r="K47" s="3">
         <v>0</v>
       </c>
       <c r="L47" s="3">
         <v>167</v>
       </c>
       <c r="M47" s="3">
         <v>167</v>
       </c>
+      <c r="N47" s="53">
+        <v>12</v>
+      </c>
+      <c r="O47" s="53">
+        <v>184</v>
+      </c>
+      <c r="P47" s="53">
+        <v>196</v>
+      </c>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A48" s="6" t="s">
         <v>167</v>
       </c>
       <c r="B48" s="3">
         <v>10</v>
       </c>
       <c r="C48" s="3">
         <v>198.18</v>
       </c>
       <c r="D48" s="3">
         <v>208.23</v>
       </c>
       <c r="E48" s="3">
         <v>23</v>
       </c>
       <c r="F48" s="3">
         <v>251</v>
       </c>
       <c r="G48" s="3">
         <v>274</v>
       </c>
       <c r="H48" s="3">
         <v>11</v>
       </c>
       <c r="I48" s="3">
         <v>140</v>
       </c>
       <c r="J48" s="3">
         <v>151</v>
       </c>
       <c r="K48" s="3">
         <v>6</v>
       </c>
       <c r="L48" s="3">
         <v>43</v>
       </c>
       <c r="M48" s="3">
         <v>49</v>
       </c>
-    </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N48" s="53">
+        <v>1</v>
+      </c>
+      <c r="O48" s="53">
+        <v>128</v>
+      </c>
+      <c r="P48" s="53">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A49" s="6" t="s">
         <v>168</v>
       </c>
       <c r="B49" s="3">
         <v>545</v>
       </c>
       <c r="C49" s="3">
         <v>1057.5899999999999</v>
       </c>
       <c r="D49" s="3">
         <v>1602.32</v>
       </c>
       <c r="E49" s="3">
         <v>201</v>
       </c>
       <c r="F49" s="3">
         <v>1441</v>
       </c>
       <c r="G49" s="3">
         <v>1642</v>
       </c>
       <c r="H49" s="3">
         <v>236</v>
       </c>
       <c r="I49" s="3">
         <v>1318</v>
       </c>
       <c r="J49" s="3">
         <v>1554</v>
       </c>
       <c r="K49" s="3">
         <v>147</v>
       </c>
       <c r="L49" s="3">
         <v>1105</v>
       </c>
       <c r="M49" s="3">
         <v>1252</v>
       </c>
-    </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N49" s="53">
+        <v>266</v>
+      </c>
+      <c r="O49" s="53">
+        <v>1183</v>
+      </c>
+      <c r="P49" s="53">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A50" s="6" t="s">
         <v>169</v>
       </c>
       <c r="B50" s="3">
         <v>217.87</v>
       </c>
       <c r="C50" s="3">
         <v>1037.05</v>
       </c>
       <c r="D50" s="3">
         <v>1254.92</v>
       </c>
       <c r="E50" s="3">
         <v>170</v>
       </c>
       <c r="F50" s="3">
         <v>1040</v>
       </c>
       <c r="G50" s="3">
         <v>1210</v>
       </c>
       <c r="H50" s="3">
         <v>140</v>
       </c>
       <c r="I50" s="3">
         <v>644</v>
       </c>
       <c r="J50" s="3">
         <v>784</v>
       </c>
       <c r="K50" s="3">
         <v>106</v>
       </c>
       <c r="L50" s="3">
         <v>871</v>
       </c>
       <c r="M50" s="3">
         <v>977</v>
       </c>
-    </row>
-    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N50" s="53">
+        <v>95</v>
+      </c>
+      <c r="O50" s="53">
+        <v>1111</v>
+      </c>
+      <c r="P50" s="53">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A51" s="6" t="s">
         <v>170</v>
       </c>
       <c r="B51" s="3">
         <v>373.18</v>
       </c>
       <c r="C51" s="3">
         <v>2920.16</v>
       </c>
       <c r="D51" s="3">
         <v>3293.34</v>
       </c>
       <c r="E51" s="3">
         <v>375</v>
       </c>
       <c r="F51" s="3">
         <v>2872</v>
       </c>
       <c r="G51" s="3">
         <v>3247</v>
       </c>
       <c r="H51" s="3">
         <v>208</v>
       </c>
       <c r="I51" s="3">
         <v>1790</v>
       </c>
       <c r="J51" s="3">
         <v>1998</v>
       </c>
       <c r="K51" s="3">
         <v>251</v>
       </c>
       <c r="L51" s="3">
         <v>2184</v>
       </c>
       <c r="M51" s="3">
         <v>2435</v>
       </c>
-    </row>
-    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N51" s="53">
+        <v>206</v>
+      </c>
+      <c r="O51" s="53">
+        <v>2319</v>
+      </c>
+      <c r="P51" s="53">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A52" s="6" t="s">
         <v>171</v>
       </c>
       <c r="B52" s="3">
         <v>14.19</v>
       </c>
       <c r="C52" s="3">
         <v>56.24</v>
       </c>
       <c r="D52" s="3">
         <v>70.430000000000007</v>
       </c>
       <c r="E52" s="3">
         <v>48</v>
       </c>
       <c r="F52" s="3">
         <v>122</v>
       </c>
       <c r="G52" s="3">
         <v>170</v>
       </c>
       <c r="H52" s="3">
         <v>59</v>
       </c>
       <c r="I52" s="3">
         <v>181</v>
       </c>
       <c r="J52" s="3">
         <v>240</v>
       </c>
       <c r="K52" s="3">
         <v>178</v>
       </c>
       <c r="L52" s="3">
         <v>1227</v>
       </c>
       <c r="M52" s="3">
         <v>1405</v>
       </c>
-    </row>
-    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N52" s="53">
+        <v>124</v>
+      </c>
+      <c r="O52" s="53">
+        <v>833</v>
+      </c>
+      <c r="P52" s="53">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A53" s="6" t="s">
         <v>172</v>
       </c>
       <c r="B53" s="3">
         <v>9.4600000000000009</v>
       </c>
       <c r="C53" s="3">
         <v>25.12</v>
       </c>
       <c r="D53" s="3">
         <v>34.58</v>
       </c>
       <c r="E53" s="3">
         <v>7</v>
       </c>
       <c r="F53" s="3">
         <v>29</v>
       </c>
       <c r="G53" s="3">
         <v>36</v>
       </c>
       <c r="H53" s="3">
         <v>4</v>
       </c>
       <c r="I53" s="3">
         <v>28</v>
       </c>
       <c r="J53" s="3">
         <v>32</v>
       </c>
       <c r="K53" s="3">
         <v>17</v>
       </c>
       <c r="L53" s="3">
         <v>37</v>
       </c>
       <c r="M53" s="3">
         <v>54</v>
       </c>
-    </row>
-    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N53" s="53">
+        <v>14</v>
+      </c>
+      <c r="O53" s="53">
+        <v>55</v>
+      </c>
+      <c r="P53" s="53">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A54" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B54" s="24" t="s">
         <v>43</v>
       </c>
       <c r="C54" s="24" t="s">
         <v>43</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E54" s="24" t="s">
         <v>43</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>43</v>
       </c>
       <c r="G54" s="24" t="s">
         <v>43</v>
       </c>
       <c r="H54" s="24" t="s">
         <v>43</v>
       </c>
       <c r="I54" s="24" t="s">
         <v>43</v>
       </c>
       <c r="J54" s="24" t="s">
         <v>43</v>
       </c>
       <c r="K54" s="24" t="s">
         <v>107</v>
       </c>
       <c r="L54" s="24" t="s">
         <v>107</v>
       </c>
       <c r="M54" s="24" t="s">
         <v>107</v>
       </c>
-    </row>
-    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N54" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="O54" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="P54" s="24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A55" s="6" t="s">
         <v>174</v>
       </c>
       <c r="B55" s="3">
         <v>1.66</v>
       </c>
       <c r="C55" s="3">
         <v>2.33</v>
       </c>
       <c r="D55" s="3">
         <v>3.99</v>
       </c>
       <c r="E55" s="3">
         <v>10</v>
       </c>
       <c r="F55" s="3">
         <v>2</v>
       </c>
       <c r="G55" s="3">
         <v>12</v>
       </c>
       <c r="H55" s="3">
         <v>1</v>
       </c>
       <c r="I55" s="3">
         <v>5</v>
       </c>
       <c r="J55" s="3">
         <v>6</v>
       </c>
       <c r="K55" s="3">
         <v>0</v>
       </c>
       <c r="L55" s="3">
         <v>2</v>
       </c>
       <c r="M55" s="3">
         <v>2</v>
       </c>
-    </row>
-    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N55" s="53">
+        <v>0</v>
+      </c>
+      <c r="O55" s="53">
+        <v>1</v>
+      </c>
+      <c r="P55" s="53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A56" s="6" t="s">
         <v>175</v>
       </c>
       <c r="B56" s="3">
         <v>107.58</v>
       </c>
       <c r="C56" s="3">
         <v>2175.64</v>
       </c>
       <c r="D56" s="3">
         <v>2283.2199999999998</v>
       </c>
       <c r="E56" s="3">
         <v>151</v>
       </c>
       <c r="F56" s="3">
         <v>1085</v>
       </c>
       <c r="G56" s="3">
         <v>1236</v>
       </c>
       <c r="H56" s="3">
         <v>17</v>
       </c>
       <c r="I56" s="3">
         <v>874</v>
       </c>
       <c r="J56" s="3">
         <v>891</v>
       </c>
       <c r="K56" s="3">
         <v>115</v>
       </c>
       <c r="L56" s="3">
         <v>1399</v>
       </c>
       <c r="M56" s="3">
         <v>1514</v>
       </c>
-    </row>
-    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N56" s="53">
+        <v>30</v>
+      </c>
+      <c r="O56" s="53">
+        <v>1301</v>
+      </c>
+      <c r="P56" s="53">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A57" s="6" t="s">
         <v>176</v>
       </c>
       <c r="B57" s="3">
         <v>388.15</v>
       </c>
       <c r="C57" s="3">
         <v>3952.87</v>
       </c>
       <c r="D57" s="3">
         <v>4341.0200000000004</v>
       </c>
       <c r="E57" s="3">
         <v>501</v>
       </c>
       <c r="F57" s="3">
         <v>3710</v>
       </c>
       <c r="G57" s="3">
         <v>4211</v>
       </c>
       <c r="H57" s="3">
         <v>283</v>
       </c>
       <c r="I57" s="3">
         <v>3385</v>
       </c>
       <c r="J57" s="3">
         <v>3668</v>
       </c>
       <c r="K57" s="3">
         <v>405</v>
       </c>
       <c r="L57" s="3">
         <v>3356</v>
       </c>
       <c r="M57" s="3">
         <v>3760</v>
       </c>
-    </row>
-    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N57" s="53">
+        <v>200</v>
+      </c>
+      <c r="O57" s="53">
+        <v>3047</v>
+      </c>
+      <c r="P57" s="53">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A58" s="6" t="s">
         <v>177</v>
       </c>
       <c r="B58" s="3">
         <v>376.65</v>
       </c>
       <c r="C58" s="3">
         <v>2014.43</v>
       </c>
       <c r="D58" s="3">
         <v>2391.08</v>
       </c>
       <c r="E58" s="3">
         <v>251</v>
       </c>
       <c r="F58" s="3">
         <v>3296</v>
       </c>
       <c r="G58" s="3">
         <v>3547</v>
       </c>
       <c r="H58" s="3">
         <v>191</v>
       </c>
       <c r="I58" s="3">
         <v>2003</v>
       </c>
       <c r="J58" s="3">
         <v>2194</v>
       </c>
       <c r="K58" s="3">
         <v>318</v>
       </c>
       <c r="L58" s="3">
         <v>2705</v>
       </c>
       <c r="M58" s="3">
         <v>3023</v>
       </c>
-    </row>
-    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N58" s="53">
+        <v>200</v>
+      </c>
+      <c r="O58" s="53">
+        <v>2825</v>
+      </c>
+      <c r="P58" s="53">
+        <v>3026</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A59" s="6" t="s">
         <v>178</v>
       </c>
       <c r="B59" s="24" t="s">
         <v>43</v>
       </c>
       <c r="C59" s="24" t="s">
         <v>43</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E59" s="24" t="s">
         <v>43</v>
       </c>
       <c r="F59" s="24" t="s">
         <v>43</v>
       </c>
       <c r="G59" s="24" t="s">
         <v>43</v>
       </c>
       <c r="H59" s="24" t="s">
         <v>43</v>
       </c>
       <c r="I59" s="24" t="s">
         <v>43</v>
       </c>
       <c r="J59" s="24" t="s">
         <v>43</v>
       </c>
       <c r="K59" s="24" t="s">
         <v>43</v>
       </c>
       <c r="L59" s="24" t="s">
         <v>43</v>
       </c>
       <c r="M59" s="24" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N59" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="O59" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="P59" s="24" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A60" s="6" t="s">
         <v>179</v>
       </c>
       <c r="B60" s="3">
         <v>709.24</v>
       </c>
       <c r="C60" s="3">
         <v>4072.6</v>
       </c>
       <c r="D60" s="3">
         <v>4781.84</v>
       </c>
       <c r="E60" s="3">
         <v>515</v>
       </c>
       <c r="F60" s="3">
         <v>3892</v>
       </c>
       <c r="G60" s="3">
         <v>4407</v>
       </c>
       <c r="H60" s="3">
         <v>545</v>
       </c>
       <c r="I60" s="3">
         <v>3822</v>
       </c>
       <c r="J60" s="3">
         <v>4367</v>
       </c>
       <c r="K60" s="3">
         <v>463</v>
       </c>
       <c r="L60" s="3">
         <v>4131</v>
       </c>
       <c r="M60" s="3">
         <v>4595</v>
       </c>
-    </row>
-    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N60" s="53">
+        <v>493</v>
+      </c>
+      <c r="O60" s="53">
+        <v>4503</v>
+      </c>
+      <c r="P60" s="53">
+        <v>4996</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A61" s="6" t="s">
         <v>180</v>
       </c>
       <c r="B61" s="3">
         <v>4556.24</v>
       </c>
       <c r="C61" s="3">
         <v>15564.59</v>
       </c>
       <c r="D61" s="3">
         <v>20120.830000000002</v>
       </c>
       <c r="E61" s="3">
         <v>3279</v>
       </c>
       <c r="F61" s="3">
         <v>14478</v>
       </c>
       <c r="G61" s="3">
         <v>17757</v>
       </c>
       <c r="H61" s="3">
         <v>2706</v>
       </c>
       <c r="I61" s="3">
         <v>12906</v>
       </c>
       <c r="J61" s="3">
         <v>15612</v>
       </c>
       <c r="K61" s="3">
         <v>2555</v>
       </c>
       <c r="L61" s="3">
         <v>14426</v>
       </c>
       <c r="M61" s="3">
         <v>16980</v>
       </c>
-    </row>
-    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N61" s="53">
+        <v>2141</v>
+      </c>
+      <c r="O61" s="53">
+        <v>14396</v>
+      </c>
+      <c r="P61" s="53">
+        <v>16536</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A62" s="6" t="s">
         <v>181</v>
       </c>
       <c r="B62" s="3">
         <v>13</v>
       </c>
       <c r="C62" s="3">
         <v>17.87</v>
       </c>
       <c r="D62" s="3">
         <v>30.87</v>
       </c>
       <c r="E62" s="3">
         <v>9</v>
       </c>
       <c r="F62" s="3">
         <v>28</v>
       </c>
       <c r="G62" s="3">
         <v>37</v>
       </c>
       <c r="H62" s="3">
         <v>12</v>
       </c>
       <c r="I62" s="3">
         <v>29</v>
       </c>
       <c r="J62" s="3">
         <v>41</v>
       </c>
       <c r="K62" s="3">
         <v>7</v>
       </c>
       <c r="L62" s="3">
         <v>34</v>
       </c>
       <c r="M62" s="3">
         <v>42</v>
       </c>
-    </row>
-    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N62" s="53">
+        <v>6</v>
+      </c>
+      <c r="O62" s="53">
+        <v>22</v>
+      </c>
+      <c r="P62" s="53">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A63" s="6" t="s">
         <v>182</v>
       </c>
       <c r="B63" s="3">
         <v>13</v>
       </c>
       <c r="C63" s="3">
         <v>73</v>
       </c>
       <c r="D63" s="3">
         <v>86</v>
       </c>
       <c r="E63" s="3">
         <v>14</v>
       </c>
       <c r="F63" s="3">
         <v>64</v>
       </c>
       <c r="G63" s="3">
         <v>78</v>
       </c>
       <c r="H63" s="3">
         <v>9</v>
       </c>
       <c r="I63" s="3">
         <v>67</v>
       </c>
       <c r="J63" s="3">
         <v>76</v>
       </c>
       <c r="K63" s="3">
         <v>6</v>
       </c>
       <c r="L63" s="3">
         <v>84</v>
       </c>
       <c r="M63" s="3">
         <v>90</v>
       </c>
-    </row>
-    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N63" s="53">
+        <v>8</v>
+      </c>
+      <c r="O63" s="53">
+        <v>56</v>
+      </c>
+      <c r="P63" s="53">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A64" s="6" t="s">
         <v>183</v>
       </c>
       <c r="B64" s="3">
         <v>13.69</v>
       </c>
       <c r="C64" s="3">
         <v>42.63</v>
       </c>
       <c r="D64" s="3">
         <v>56.32</v>
       </c>
       <c r="E64" s="3">
         <v>4</v>
       </c>
       <c r="F64" s="3">
         <v>37</v>
       </c>
       <c r="G64" s="3">
         <v>41</v>
       </c>
       <c r="H64" s="3">
         <v>6</v>
       </c>
       <c r="I64" s="3">
         <v>62</v>
       </c>
       <c r="J64" s="3">
         <v>68</v>
       </c>
       <c r="K64" s="3">
         <v>7</v>
       </c>
       <c r="L64" s="3">
         <v>46</v>
       </c>
       <c r="M64" s="3">
         <v>53</v>
       </c>
-    </row>
-    <row r="65" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="N64" s="53">
+        <v>8</v>
+      </c>
+      <c r="O64" s="53">
+        <v>44</v>
+      </c>
+      <c r="P64" s="53">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A65" s="6" t="s">
         <v>184</v>
       </c>
       <c r="B65" s="3">
         <v>8.77</v>
       </c>
       <c r="C65" s="3">
         <v>40.44</v>
       </c>
       <c r="D65" s="3">
         <v>49.21</v>
       </c>
       <c r="E65" s="3">
         <v>3</v>
       </c>
       <c r="F65" s="3">
         <v>55</v>
       </c>
       <c r="G65" s="3">
         <v>58</v>
       </c>
       <c r="H65" s="3">
         <v>21</v>
       </c>
       <c r="I65" s="3">
         <v>84</v>
       </c>
       <c r="J65" s="3">
         <v>105</v>
       </c>
       <c r="K65" s="3">
         <v>15</v>
       </c>
       <c r="L65" s="3">
         <v>42</v>
       </c>
       <c r="M65" s="3">
         <v>58</v>
       </c>
-    </row>
-    <row r="66" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="N65" s="53">
+        <v>16</v>
+      </c>
+      <c r="O65" s="53">
+        <v>28</v>
+      </c>
+      <c r="P65" s="53">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="66" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A66" s="6" t="s">
         <v>185</v>
       </c>
       <c r="B66" s="3">
         <v>8.07</v>
       </c>
       <c r="C66" s="3">
         <v>4.4400000000000004</v>
       </c>
       <c r="D66" s="3">
         <v>12.51</v>
       </c>
       <c r="E66" s="3">
         <v>0</v>
       </c>
       <c r="F66" s="3">
         <v>5</v>
       </c>
       <c r="G66" s="3">
         <v>5</v>
       </c>
       <c r="H66" s="3">
         <v>1</v>
       </c>
       <c r="I66" s="3">
         <v>5</v>
       </c>
       <c r="J66" s="3">
         <v>6</v>
       </c>
       <c r="K66" s="3">
         <v>1</v>
       </c>
       <c r="L66" s="3">
         <v>5</v>
       </c>
-      <c r="M66" s="70">
+      <c r="M66" s="3">
         <v>5</v>
       </c>
-      <c r="N66" s="52"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="N66" s="53">
+        <v>1</v>
+      </c>
+      <c r="O66" s="53">
+        <v>4</v>
+      </c>
+      <c r="P66" s="53">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A68" s="45" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="69" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A69" s="44"/>
     </row>
-    <row r="70" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A70" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="71" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
         <v>212</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="14">
+  <mergeCells count="15">
+    <mergeCell ref="K44:M44"/>
+    <mergeCell ref="W4:Y4"/>
+    <mergeCell ref="T4:V4"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N44:P44"/>
     <mergeCell ref="H44:J44"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B44:D44"/>
     <mergeCell ref="A44:A45"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E44:G44"/>
     <mergeCell ref="H4:J4"/>
-    <mergeCell ref="K44:M44"/>
-[...4 lines deleted...]
-    <mergeCell ref="K4:M4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:I64"/>
   <sheetViews>
-    <sheetView topLeftCell="A29" workbookViewId="0">
-      <selection activeCell="E63" sqref="E63"/>
+    <sheetView topLeftCell="A26" workbookViewId="0">
+      <selection activeCell="F61" sqref="F61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="95.44140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.5546875" customWidth="1"/>
     <col min="4" max="9" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="23" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A4" s="42" t="s">
         <v>199</v>
       </c>
       <c r="B4" s="12" t="s">
@@ -21109,512 +22761,578 @@
         <v>36</v>
       </c>
       <c r="H38" s="3">
         <v>27</v>
       </c>
       <c r="I38" s="3">
         <v>27</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A41" s="41" t="s">
         <v>203</v>
       </c>
       <c r="B41" s="47" t="s">
         <v>164</v>
       </c>
       <c r="C41" s="47" t="s">
         <v>206</v>
       </c>
       <c r="D41" s="47" t="s">
         <v>209</v>
       </c>
       <c r="E41" s="47" t="s">
         <v>210</v>
       </c>
+      <c r="F41" s="47" t="s">
+        <v>213</v>
+      </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A42" s="6" t="s">
         <v>165</v>
       </c>
       <c r="B42" s="6">
         <v>32028</v>
       </c>
       <c r="C42" s="3">
         <v>27584</v>
       </c>
       <c r="D42" s="3">
         <v>23508</v>
       </c>
       <c r="E42" s="3">
         <v>16635</v>
       </c>
+      <c r="F42" s="53">
+        <v>21495</v>
+      </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A43" s="6" t="s">
         <v>166</v>
       </c>
       <c r="B43" s="6">
         <v>275</v>
       </c>
       <c r="C43" s="3">
         <v>616</v>
       </c>
       <c r="D43" s="3">
         <v>473</v>
       </c>
       <c r="E43" s="3">
         <v>613</v>
       </c>
+      <c r="F43" s="53">
+        <v>871</v>
+      </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A44" s="6" t="s">
         <v>167</v>
       </c>
       <c r="B44" s="6">
         <v>614</v>
       </c>
       <c r="C44" s="3">
         <v>472</v>
       </c>
       <c r="D44" s="3">
         <v>349</v>
       </c>
       <c r="E44" s="3">
         <v>66</v>
       </c>
+      <c r="F44" s="53">
+        <v>305</v>
+      </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A45" s="6" t="s">
         <v>168</v>
       </c>
       <c r="B45" s="6">
         <v>5490</v>
       </c>
       <c r="C45" s="3">
         <v>5471</v>
       </c>
       <c r="D45" s="3">
         <v>3862</v>
       </c>
       <c r="E45" s="3">
         <v>4029</v>
       </c>
+      <c r="F45" s="53">
+        <v>5164</v>
+      </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A46" s="6" t="s">
         <v>169</v>
       </c>
       <c r="B46" s="6">
         <v>2980</v>
       </c>
       <c r="C46" s="3">
         <v>2838</v>
       </c>
       <c r="D46" s="3">
         <v>1314</v>
       </c>
       <c r="E46" s="3">
         <v>2230</v>
       </c>
+      <c r="F46" s="53">
+        <v>2605</v>
+      </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A47" s="6" t="s">
         <v>170</v>
       </c>
       <c r="B47" s="6">
         <v>19482</v>
       </c>
       <c r="C47" s="3">
         <v>14585</v>
       </c>
       <c r="D47" s="3">
         <v>10513</v>
       </c>
       <c r="E47" s="3">
         <v>15081</v>
       </c>
+      <c r="F47" s="53">
+        <v>12911</v>
+      </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A48" s="6" t="s">
         <v>171</v>
       </c>
       <c r="B48" s="6">
         <v>109</v>
       </c>
       <c r="C48" s="3">
         <v>150</v>
       </c>
       <c r="D48" s="3">
         <v>280</v>
       </c>
       <c r="E48" s="3">
         <v>2565</v>
       </c>
-    </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F48" s="53">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A49" s="6" t="s">
         <v>172</v>
       </c>
       <c r="B49" s="6">
         <v>218</v>
       </c>
       <c r="C49" s="3">
         <v>200</v>
       </c>
       <c r="D49" s="3">
         <v>136</v>
       </c>
       <c r="E49" s="3">
         <v>202</v>
       </c>
-    </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F49" s="53">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A50" s="6" t="s">
         <v>173</v>
       </c>
       <c r="B50" s="43" t="s">
         <v>43</v>
       </c>
       <c r="C50" s="24" t="s">
         <v>43</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E50" s="24" t="s">
         <v>107</v>
       </c>
-    </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F50" s="24" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A51" s="6" t="s">
         <v>174</v>
       </c>
       <c r="B51" s="6">
         <v>2</v>
       </c>
       <c r="C51" s="3">
         <v>2</v>
       </c>
       <c r="D51" s="3">
         <v>6</v>
       </c>
       <c r="E51" s="3">
         <v>4</v>
       </c>
-    </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F51" s="53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A52" s="6" t="s">
         <v>175</v>
       </c>
       <c r="B52" s="6">
         <v>4932</v>
       </c>
       <c r="C52" s="3">
         <v>2428</v>
       </c>
       <c r="D52" s="3">
         <v>2010</v>
       </c>
       <c r="E52" s="3">
         <v>3719</v>
       </c>
-    </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F52" s="53">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A53" s="6" t="s">
         <v>176</v>
       </c>
       <c r="B53" s="6">
         <v>10786</v>
       </c>
       <c r="C53" s="3">
         <v>10361</v>
       </c>
       <c r="D53" s="3">
         <v>8394</v>
       </c>
       <c r="E53" s="3">
         <v>9151</v>
       </c>
-    </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F53" s="53">
+        <v>7347</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A54" s="6" t="s">
         <v>177</v>
       </c>
       <c r="B54" s="6">
         <v>5382</v>
       </c>
       <c r="C54" s="3">
         <v>6833</v>
       </c>
       <c r="D54" s="3">
         <v>4025</v>
       </c>
       <c r="E54" s="3">
         <v>6448</v>
       </c>
-    </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F54" s="53">
+        <v>4940</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A55" s="6" t="s">
         <v>178</v>
       </c>
       <c r="B55" s="43" t="s">
         <v>43</v>
       </c>
       <c r="C55" s="24" t="s">
         <v>43</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E55" s="24" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F55" s="24" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A56" s="6" t="s">
         <v>179</v>
       </c>
       <c r="B56" s="6">
         <v>3374</v>
       </c>
       <c r="C56" s="3">
         <v>3083</v>
       </c>
       <c r="D56" s="3">
         <v>2561</v>
       </c>
       <c r="E56" s="3">
         <v>2859</v>
       </c>
-    </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F56" s="53">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A57" s="6" t="s">
         <v>180</v>
       </c>
       <c r="B57" s="6">
         <v>76616</v>
       </c>
       <c r="C57" s="3">
         <v>64717</v>
       </c>
       <c r="D57" s="3">
         <v>66128</v>
       </c>
       <c r="E57" s="3">
         <v>66529</v>
       </c>
-    </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F57" s="53">
+        <v>53545</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A58" s="6" t="s">
         <v>181</v>
       </c>
       <c r="B58" s="6">
         <v>116</v>
       </c>
       <c r="C58" s="3">
         <v>92</v>
       </c>
       <c r="D58" s="3">
         <v>69</v>
       </c>
       <c r="E58" s="3">
         <v>100</v>
       </c>
-    </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F58" s="53">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A59" s="6" t="s">
         <v>182</v>
       </c>
       <c r="B59" s="6">
         <v>513</v>
       </c>
       <c r="C59" s="3">
         <v>304</v>
       </c>
       <c r="D59" s="3">
         <v>364</v>
       </c>
       <c r="E59" s="3">
         <v>545</v>
       </c>
-    </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F59" s="53">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A60" s="6" t="s">
         <v>183</v>
       </c>
       <c r="B60" s="6">
         <v>428</v>
       </c>
       <c r="C60" s="3">
         <v>178</v>
       </c>
       <c r="D60" s="3">
         <v>276</v>
       </c>
       <c r="E60" s="3">
         <v>185</v>
       </c>
-    </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F60" s="53">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A61" s="6" t="s">
         <v>184</v>
       </c>
       <c r="B61" s="6">
         <v>62</v>
       </c>
       <c r="C61" s="3">
         <v>87</v>
       </c>
       <c r="D61" s="3">
         <v>97</v>
       </c>
       <c r="E61" s="3">
         <v>56</v>
       </c>
-    </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F61" s="53">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A62" s="6" t="s">
         <v>185</v>
       </c>
       <c r="B62" s="6">
         <v>34</v>
       </c>
       <c r="C62" s="3">
         <v>35</v>
       </c>
       <c r="D62" s="3">
         <v>22</v>
       </c>
       <c r="E62" s="3">
         <v>22</v>
       </c>
-    </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F62" s="53">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A64" s="46" t="s">
         <v>207</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:Y37"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="Q28" sqref="Q28"/>
+    <sheetView topLeftCell="A5" workbookViewId="0">
+      <selection activeCell="P33" sqref="P33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="40.6640625" customWidth="1"/>
     <col min="2" max="2" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11.5546875" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11.5546875" customWidth="1"/>
     <col min="21" max="21" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.5546875" customWidth="1"/>
     <col min="24" max="24" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="2" spans="1:25" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="23" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A4" s="64" t="s">
+      <c r="A4" s="72" t="s">
         <v>200</v>
       </c>
-      <c r="B4" s="54" t="s">
+      <c r="B4" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="54"/>
-[...1 lines deleted...]
-      <c r="E4" s="54" t="s">
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="54"/>
-[...1 lines deleted...]
-      <c r="H4" s="54" t="s">
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="I4" s="54"/>
-[...1 lines deleted...]
-      <c r="K4" s="54" t="s">
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="L4" s="54"/>
-[...1 lines deleted...]
-      <c r="N4" s="54" t="s">
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="54"/>
-[...1 lines deleted...]
-      <c r="Q4" s="54" t="s">
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="R4" s="54"/>
-[...1 lines deleted...]
-      <c r="T4" s="54" t="s">
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="U4" s="54"/>
-[...1 lines deleted...]
-      <c r="W4" s="63">
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="77">
         <v>2020</v>
       </c>
-      <c r="X4" s="63"/>
-      <c r="Y4" s="63"/>
+      <c r="X4" s="77"/>
+      <c r="Y4" s="77"/>
     </row>
     <row r="5" spans="1:25" s="19" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A5" s="64"/>
+      <c r="A5" s="72"/>
       <c r="B5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="22" t="s">
@@ -22800,596 +24518,710 @@
         <v>18</v>
       </c>
       <c r="S20" s="3">
         <v>30</v>
       </c>
       <c r="T20" s="3">
         <v>1</v>
       </c>
       <c r="U20" s="3">
         <v>44</v>
       </c>
       <c r="V20" s="3">
         <v>45</v>
       </c>
       <c r="W20" s="3">
         <v>2</v>
       </c>
       <c r="X20" s="3">
         <v>47</v>
       </c>
       <c r="Y20" s="3">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:25" x14ac:dyDescent="0.3">
-      <c r="A23" s="64" t="s">
+      <c r="A23" s="72" t="s">
         <v>204</v>
       </c>
-      <c r="B23" s="65" t="s">
+      <c r="B23" s="73" t="s">
         <v>164</v>
       </c>
-      <c r="C23" s="65"/>
-[...1 lines deleted...]
-      <c r="E23" s="60" t="s">
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="74" t="s">
         <v>206</v>
       </c>
-      <c r="F23" s="61"/>
-[...1 lines deleted...]
-      <c r="H23" s="60" t="s">
+      <c r="F23" s="75"/>
+      <c r="G23" s="76"/>
+      <c r="H23" s="74" t="s">
         <v>209</v>
       </c>
-      <c r="I23" s="61"/>
-[...1 lines deleted...]
-      <c r="K23" s="60" t="s">
+      <c r="I23" s="75"/>
+      <c r="J23" s="76"/>
+      <c r="K23" s="74" t="s">
         <v>210</v>
       </c>
-      <c r="L23" s="61"/>
-      <c r="M23" s="62"/>
+      <c r="L23" s="75"/>
+      <c r="M23" s="76"/>
+      <c r="N23" s="74" t="s">
+        <v>213</v>
+      </c>
+      <c r="O23" s="75"/>
+      <c r="P23" s="76"/>
     </row>
     <row r="24" spans="1:25" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A24" s="64"/>
+      <c r="A24" s="72"/>
       <c r="B24" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="22" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="22" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="22" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="22" t="s">
         <v>12</v>
       </c>
       <c r="G24" s="22" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="22" t="s">
         <v>11</v>
       </c>
       <c r="I24" s="22" t="s">
         <v>12</v>
       </c>
       <c r="J24" s="22" t="s">
         <v>13</v>
       </c>
       <c r="K24" s="22" t="s">
         <v>11</v>
       </c>
       <c r="L24" s="22" t="s">
         <v>12</v>
       </c>
       <c r="M24" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="N24" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="O24" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="P24" s="22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A25" s="6" t="s">
         <v>186</v>
       </c>
       <c r="B25" s="3">
         <v>3956</v>
       </c>
       <c r="C25" s="3">
         <v>9534</v>
       </c>
       <c r="D25" s="3">
         <v>13490</v>
       </c>
       <c r="E25" s="3">
         <v>3363</v>
       </c>
       <c r="F25" s="3">
         <v>11017</v>
       </c>
       <c r="G25" s="3">
         <v>14380</v>
       </c>
       <c r="H25" s="3">
         <v>3267</v>
       </c>
       <c r="I25" s="3">
         <v>12597</v>
       </c>
       <c r="J25" s="3">
         <v>15864</v>
       </c>
       <c r="K25" s="3">
         <v>2373</v>
       </c>
       <c r="L25" s="3">
         <v>11114</v>
       </c>
       <c r="M25" s="3">
         <v>13487</v>
       </c>
+      <c r="N25" s="53">
+        <v>2135</v>
+      </c>
+      <c r="O25" s="53">
+        <v>11930</v>
+      </c>
+      <c r="P25" s="53">
+        <v>14066</v>
+      </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>187</v>
       </c>
       <c r="B26" s="3">
         <v>240</v>
       </c>
       <c r="C26" s="3">
         <v>392</v>
       </c>
       <c r="D26" s="3">
         <v>631</v>
       </c>
       <c r="E26" s="3">
         <v>156</v>
       </c>
       <c r="F26" s="3">
         <v>434</v>
       </c>
       <c r="G26" s="3">
         <v>590</v>
       </c>
       <c r="H26" s="3">
         <v>59</v>
       </c>
       <c r="I26" s="3">
         <v>410</v>
       </c>
       <c r="J26" s="3">
         <v>469</v>
       </c>
       <c r="K26" s="3">
         <v>66</v>
       </c>
       <c r="L26" s="3">
         <v>460</v>
       </c>
       <c r="M26" s="3">
         <v>525</v>
       </c>
+      <c r="N26" s="53">
+        <v>58</v>
+      </c>
+      <c r="O26" s="53">
+        <v>451</v>
+      </c>
+      <c r="P26" s="53">
+        <v>509</v>
+      </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A27" s="6" t="s">
         <v>188</v>
       </c>
       <c r="B27" s="3">
         <v>69</v>
       </c>
       <c r="C27" s="3">
         <v>96</v>
       </c>
       <c r="D27" s="3">
         <v>164</v>
       </c>
       <c r="E27" s="3">
         <v>113</v>
       </c>
       <c r="F27" s="3">
         <v>108</v>
       </c>
       <c r="G27" s="3">
         <v>221</v>
       </c>
       <c r="H27" s="3">
         <v>63</v>
       </c>
       <c r="I27" s="3">
         <v>114</v>
       </c>
       <c r="J27" s="3">
         <v>177</v>
       </c>
       <c r="K27" s="3">
         <v>52</v>
       </c>
       <c r="L27" s="3">
         <v>143</v>
       </c>
       <c r="M27" s="3">
         <v>195</v>
       </c>
+      <c r="N27" s="53">
+        <v>46</v>
+      </c>
+      <c r="O27" s="53">
+        <v>142</v>
+      </c>
+      <c r="P27" s="53">
+        <v>188</v>
+      </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A28" s="6" t="s">
         <v>189</v>
       </c>
       <c r="B28" s="3">
         <v>12</v>
       </c>
       <c r="C28" s="3">
         <v>35</v>
       </c>
       <c r="D28" s="3">
         <v>47</v>
       </c>
       <c r="E28" s="3">
         <v>8</v>
       </c>
       <c r="F28" s="3">
         <v>45</v>
       </c>
       <c r="G28" s="3">
         <v>53</v>
       </c>
       <c r="H28" s="3">
         <v>8</v>
       </c>
       <c r="I28" s="3">
         <v>38</v>
       </c>
       <c r="J28" s="3">
         <v>46</v>
       </c>
       <c r="K28" s="3">
         <v>5</v>
       </c>
       <c r="L28" s="3">
         <v>43</v>
       </c>
       <c r="M28" s="3">
         <v>48</v>
       </c>
+      <c r="N28" s="53">
+        <v>5</v>
+      </c>
+      <c r="O28" s="53">
+        <v>38</v>
+      </c>
+      <c r="P28" s="53">
+        <v>43</v>
+      </c>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A29" s="6" t="s">
         <v>190</v>
       </c>
       <c r="B29" s="3">
         <v>6</v>
       </c>
       <c r="C29" s="3">
         <v>6</v>
       </c>
       <c r="D29" s="3">
         <v>12</v>
       </c>
       <c r="E29" s="3">
         <v>3</v>
       </c>
       <c r="F29" s="3">
         <v>9</v>
       </c>
       <c r="G29" s="3">
         <v>12</v>
       </c>
       <c r="H29" s="3">
         <v>3</v>
       </c>
       <c r="I29" s="3">
         <v>6</v>
       </c>
       <c r="J29" s="3">
         <v>9</v>
       </c>
       <c r="K29" s="3">
         <v>0</v>
       </c>
       <c r="L29" s="3">
         <v>8</v>
       </c>
       <c r="M29" s="3">
         <v>8</v>
       </c>
+      <c r="N29" s="53">
+        <v>1</v>
+      </c>
+      <c r="O29" s="53">
+        <v>7</v>
+      </c>
+      <c r="P29" s="53">
+        <v>8</v>
+      </c>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A30" s="6" t="s">
         <v>191</v>
       </c>
       <c r="B30" s="3">
         <v>168</v>
       </c>
       <c r="C30" s="3">
         <v>750</v>
       </c>
       <c r="D30" s="3">
         <v>919</v>
       </c>
       <c r="E30" s="3">
         <v>158</v>
       </c>
       <c r="F30" s="3">
         <v>1088</v>
       </c>
       <c r="G30" s="3">
         <v>1246</v>
       </c>
       <c r="H30" s="3">
         <v>168</v>
       </c>
       <c r="I30" s="3">
         <v>746</v>
       </c>
       <c r="J30" s="3">
         <v>914</v>
       </c>
       <c r="K30" s="3">
         <v>202</v>
       </c>
       <c r="L30" s="3">
         <v>820</v>
       </c>
       <c r="M30" s="3">
         <v>1023</v>
       </c>
+      <c r="N30" s="53">
+        <v>181</v>
+      </c>
+      <c r="O30" s="53">
+        <v>819</v>
+      </c>
+      <c r="P30" s="53">
+        <v>1000</v>
+      </c>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A31" s="6" t="s">
         <v>192</v>
       </c>
       <c r="B31" s="3">
         <v>341</v>
       </c>
       <c r="C31" s="3">
         <v>682</v>
       </c>
       <c r="D31" s="3">
         <v>1023</v>
       </c>
       <c r="E31" s="3">
         <v>299</v>
       </c>
       <c r="F31" s="3">
         <v>785</v>
       </c>
       <c r="G31" s="3">
         <v>1084</v>
       </c>
       <c r="H31" s="3">
         <v>285</v>
       </c>
       <c r="I31" s="3">
         <v>851</v>
       </c>
       <c r="J31" s="3">
         <v>1136</v>
       </c>
       <c r="K31" s="3">
         <v>289</v>
       </c>
       <c r="L31" s="3">
         <v>951</v>
       </c>
       <c r="M31" s="3">
         <v>1240</v>
       </c>
+      <c r="N31" s="53">
+        <v>314</v>
+      </c>
+      <c r="O31" s="53">
+        <v>1276</v>
+      </c>
+      <c r="P31" s="53">
+        <v>1590</v>
+      </c>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A32" s="6" t="s">
         <v>193</v>
       </c>
       <c r="B32" s="3">
         <v>2761</v>
       </c>
       <c r="C32" s="3">
         <v>6910</v>
       </c>
       <c r="D32" s="3">
         <v>9671</v>
       </c>
       <c r="E32" s="3">
         <v>2365</v>
       </c>
       <c r="F32" s="3">
         <v>7922</v>
       </c>
       <c r="G32" s="3">
         <v>10287</v>
       </c>
       <c r="H32" s="3">
         <v>1743</v>
       </c>
       <c r="I32" s="3">
         <v>7087</v>
       </c>
       <c r="J32" s="3">
         <v>8830</v>
       </c>
       <c r="K32" s="3">
         <v>1616</v>
       </c>
       <c r="L32" s="3">
         <v>8028</v>
       </c>
       <c r="M32" s="3">
         <v>9643</v>
       </c>
-    </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N32" s="53">
+        <v>1351</v>
+      </c>
+      <c r="O32" s="53">
+        <v>8545</v>
+      </c>
+      <c r="P32" s="53">
+        <v>9896</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A33" s="6" t="s">
         <v>194</v>
       </c>
       <c r="B33" s="3">
         <v>10</v>
       </c>
       <c r="C33" s="3">
         <v>18</v>
       </c>
       <c r="D33" s="3">
         <v>28</v>
       </c>
       <c r="E33" s="3">
         <v>9</v>
       </c>
       <c r="F33" s="3">
         <v>25</v>
       </c>
       <c r="G33" s="3">
         <v>34</v>
       </c>
       <c r="H33" s="3">
         <v>8</v>
       </c>
       <c r="I33" s="3">
         <v>24</v>
       </c>
       <c r="J33" s="3">
         <v>32</v>
       </c>
       <c r="K33" s="3">
         <v>4</v>
       </c>
       <c r="L33" s="3">
         <v>10</v>
       </c>
       <c r="M33" s="3">
         <v>14</v>
       </c>
-    </row>
-    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N33" s="53">
+        <v>2</v>
+      </c>
+      <c r="O33" s="53">
+        <v>14</v>
+      </c>
+      <c r="P33" s="53">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A34" s="6" t="s">
         <v>195</v>
       </c>
       <c r="B34" s="3">
         <v>176</v>
       </c>
       <c r="C34" s="3">
         <v>926</v>
       </c>
       <c r="D34" s="3">
         <v>1102</v>
       </c>
       <c r="E34" s="3">
         <v>155</v>
       </c>
       <c r="F34" s="3">
         <v>925</v>
       </c>
       <c r="G34" s="3">
         <v>1080</v>
       </c>
       <c r="H34" s="3">
         <v>275</v>
       </c>
       <c r="I34" s="3">
         <v>904</v>
       </c>
       <c r="J34" s="3">
         <v>1179</v>
       </c>
       <c r="K34" s="3">
         <v>200</v>
       </c>
       <c r="L34" s="3">
         <v>944</v>
       </c>
       <c r="M34" s="3">
         <v>1144</v>
       </c>
-    </row>
-    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N34" s="53">
+        <v>347</v>
+      </c>
+      <c r="O34" s="53">
+        <v>904</v>
+      </c>
+      <c r="P34" s="53">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A35" s="6" t="s">
         <v>196</v>
       </c>
       <c r="B35" s="3">
         <v>448</v>
       </c>
       <c r="C35" s="3">
         <v>1643</v>
       </c>
       <c r="D35" s="3">
         <v>2091</v>
       </c>
       <c r="E35" s="3">
         <v>475</v>
       </c>
       <c r="F35" s="3">
         <v>1745</v>
       </c>
       <c r="G35" s="3">
         <v>2220</v>
       </c>
       <c r="H35" s="3">
         <v>525</v>
       </c>
       <c r="I35" s="3">
         <v>1868</v>
       </c>
       <c r="J35" s="3">
         <v>2393</v>
       </c>
       <c r="K35" s="3">
         <v>451</v>
       </c>
       <c r="L35" s="3">
         <v>1956</v>
       </c>
       <c r="M35" s="3">
         <v>2407</v>
       </c>
-    </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N35" s="53">
+        <v>377</v>
+      </c>
+      <c r="O35" s="53">
+        <v>2078</v>
+      </c>
+      <c r="P35" s="53">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A37" s="46" t="s">
         <v>208</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...5 lines deleted...]
-    <mergeCell ref="E23:G23"/>
+  <mergeCells count="15">
     <mergeCell ref="H23:J23"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="W4:Y4"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="K23:M23"/>
+    <mergeCell ref="N23:P23"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E23:G23"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E34" sqref="E34"/>
+      <selection activeCell="F32" sqref="F32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="40.6640625" customWidth="1"/>
     <col min="2" max="2" width="5.5546875" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="7.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="2" spans="1:9" s="7" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="23" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="7" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="23"/>
     </row>
     <row r="4" spans="1:9" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A4" s="42" t="s">
         <v>201</v>
@@ -23819,614 +25651,674 @@
         <v>1303</v>
       </c>
       <c r="H18" s="3">
         <v>1016</v>
       </c>
       <c r="I18" s="3">
         <v>1568</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A22" s="42" t="s">
         <v>205</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C22" s="47" t="s">
         <v>206</v>
       </c>
       <c r="D22" s="47" t="s">
         <v>209</v>
       </c>
       <c r="E22" s="47" t="s">
         <v>210</v>
       </c>
+      <c r="F22" s="47" t="s">
+        <v>213</v>
+      </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" s="6" t="s">
         <v>186</v>
       </c>
       <c r="B23" s="3">
         <v>4242</v>
       </c>
       <c r="C23" s="3">
         <v>3518</v>
       </c>
       <c r="D23" s="3">
         <v>2684</v>
       </c>
       <c r="E23" s="3">
         <v>3797</v>
       </c>
+      <c r="F23" s="53">
+        <v>3931</v>
+      </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" s="6" t="s">
         <v>187</v>
       </c>
       <c r="B24" s="3">
         <v>2085</v>
       </c>
       <c r="C24" s="3">
         <v>779</v>
       </c>
       <c r="D24" s="3">
         <v>1044</v>
       </c>
       <c r="E24" s="3">
         <v>1083</v>
       </c>
+      <c r="F24" s="53">
+        <v>1254</v>
+      </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" s="6" t="s">
         <v>188</v>
       </c>
       <c r="B25" s="3">
         <v>190</v>
       </c>
       <c r="C25" s="3">
         <v>109</v>
       </c>
       <c r="D25" s="3">
         <v>26</v>
       </c>
       <c r="E25" s="3">
         <v>121</v>
       </c>
+      <c r="F25" s="53">
+        <v>152</v>
+      </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>189</v>
       </c>
       <c r="B26" s="3">
         <v>20</v>
       </c>
       <c r="C26" s="3">
         <v>14</v>
       </c>
       <c r="D26" s="3">
         <v>7</v>
       </c>
       <c r="E26" s="3">
         <v>13</v>
       </c>
+      <c r="F26" s="53">
+        <v>9</v>
+      </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="6" t="s">
         <v>190</v>
       </c>
       <c r="B27" s="3">
         <v>4</v>
       </c>
       <c r="C27" s="3">
         <v>10</v>
       </c>
       <c r="D27" s="3">
         <v>2</v>
       </c>
       <c r="E27" s="3">
         <v>1</v>
       </c>
+      <c r="F27" s="53">
+        <v>1</v>
+      </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" s="6" t="s">
         <v>191</v>
       </c>
       <c r="B28" s="3">
         <v>548</v>
       </c>
       <c r="C28" s="3">
         <v>866</v>
       </c>
       <c r="D28" s="3">
         <v>230</v>
       </c>
       <c r="E28" s="3">
         <v>861</v>
       </c>
+      <c r="F28" s="53">
+        <v>713</v>
+      </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" s="6" t="s">
         <v>192</v>
       </c>
       <c r="B29" s="3">
         <v>616</v>
       </c>
       <c r="C29" s="3">
         <v>710</v>
       </c>
       <c r="D29" s="3">
         <v>496</v>
       </c>
       <c r="E29" s="3">
         <v>471</v>
       </c>
+      <c r="F29" s="53">
+        <v>636</v>
+      </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" s="6" t="s">
         <v>193</v>
       </c>
       <c r="B30" s="3">
         <v>564</v>
       </c>
       <c r="C30" s="3">
         <v>744</v>
       </c>
       <c r="D30" s="3">
         <v>623</v>
       </c>
       <c r="E30" s="3">
         <v>968</v>
       </c>
+      <c r="F30" s="53">
+        <v>826</v>
+      </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" s="6" t="s">
         <v>194</v>
       </c>
       <c r="B31" s="3">
         <v>84</v>
       </c>
       <c r="C31" s="3">
         <v>225</v>
       </c>
       <c r="D31" s="3">
         <v>317</v>
       </c>
       <c r="E31" s="3">
         <v>52</v>
       </c>
+      <c r="F31" s="53">
+        <v>160</v>
+      </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" s="6" t="s">
         <v>195</v>
       </c>
       <c r="B32" s="3">
         <v>3690</v>
       </c>
       <c r="C32" s="3">
         <v>3375</v>
       </c>
       <c r="D32" s="3">
         <v>3823</v>
       </c>
       <c r="E32" s="3">
         <v>3990</v>
       </c>
-    </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F32" s="53">
+        <v>3940</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A33" s="6" t="s">
         <v>196</v>
       </c>
       <c r="B33" s="3">
         <v>1162</v>
       </c>
       <c r="C33" s="3">
         <v>2294</v>
       </c>
       <c r="D33" s="3">
         <v>2352</v>
       </c>
       <c r="E33" s="3">
         <v>3456</v>
       </c>
-    </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="F33" s="53">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A35" s="46" t="s">
         <v>208</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
-  <dimension ref="A1:M23"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M12" sqref="M12"/>
+      <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="22.6640625" customWidth="1"/>
     <col min="2" max="2" width="6" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="7.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:14" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:14" s="5" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="23" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B4" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="12" t="s">
         <v>164</v>
       </c>
       <c r="K4" s="12" t="s">
         <v>206</v>
       </c>
       <c r="L4" s="12" t="s">
         <v>209</v>
       </c>
       <c r="M4" s="12" t="s">
         <v>210</v>
       </c>
-    </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N4" s="12" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A5" s="6" t="s">
         <v>113</v>
       </c>
       <c r="B5" s="3">
         <v>6540</v>
       </c>
       <c r="C5" s="3">
         <v>7308</v>
       </c>
       <c r="D5" s="3">
         <v>7002</v>
       </c>
       <c r="E5" s="3">
         <v>14442</v>
       </c>
       <c r="F5" s="3">
         <v>17226</v>
       </c>
       <c r="G5" s="3">
         <v>19613</v>
       </c>
       <c r="H5" s="3">
         <v>21551</v>
       </c>
       <c r="I5" s="3">
         <v>22302</v>
       </c>
       <c r="J5" s="3">
         <v>31076</v>
       </c>
       <c r="K5" s="3">
         <v>34518</v>
       </c>
       <c r="L5" s="3">
         <v>38015</v>
       </c>
       <c r="M5" s="3">
         <v>40309</v>
       </c>
-    </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N5" s="53">
+        <v>34789</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B6" s="3">
         <v>1122</v>
       </c>
       <c r="C6" s="3">
         <v>961</v>
       </c>
       <c r="D6" s="3">
         <v>1114</v>
       </c>
       <c r="E6" s="3">
         <v>1083</v>
       </c>
       <c r="F6" s="3">
         <v>1468</v>
       </c>
       <c r="G6" s="3">
         <v>1887</v>
       </c>
       <c r="H6" s="3">
         <v>2873</v>
       </c>
       <c r="I6" s="3">
         <v>420</v>
       </c>
       <c r="J6" s="3">
         <v>468</v>
       </c>
       <c r="K6" s="3">
         <v>528</v>
       </c>
       <c r="L6" s="3">
         <v>636</v>
       </c>
       <c r="M6" s="3">
         <v>497</v>
       </c>
-    </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N6" s="53">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A7" s="6" t="s">
         <v>115</v>
       </c>
       <c r="B7" s="3">
         <v>19411</v>
       </c>
       <c r="C7" s="3">
         <v>21690</v>
       </c>
       <c r="D7" s="3">
         <v>23774</v>
       </c>
       <c r="E7" s="3">
         <v>50135</v>
       </c>
       <c r="F7" s="3">
         <v>54583</v>
       </c>
       <c r="G7" s="3">
         <v>62315</v>
       </c>
       <c r="H7" s="3">
         <v>65632</v>
       </c>
       <c r="I7" s="3">
         <v>61382</v>
       </c>
       <c r="J7" s="3">
         <v>76308</v>
       </c>
       <c r="K7" s="3">
         <v>83594</v>
       </c>
       <c r="L7" s="3">
         <v>72980</v>
       </c>
       <c r="M7" s="3">
         <v>73204</v>
       </c>
-    </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N7" s="53">
+        <v>61353</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>116</v>
       </c>
       <c r="B8" s="3">
         <v>1769</v>
       </c>
       <c r="C8" s="3">
         <v>1552</v>
       </c>
       <c r="D8" s="3">
         <v>2163</v>
       </c>
       <c r="E8" s="3">
         <v>3080</v>
       </c>
       <c r="F8" s="3">
         <v>3381</v>
       </c>
       <c r="G8" s="3">
         <v>4199</v>
       </c>
       <c r="H8" s="3">
         <v>5597</v>
       </c>
       <c r="I8" s="3">
         <v>4693</v>
       </c>
       <c r="J8" s="3">
         <v>5484</v>
       </c>
       <c r="K8" s="3">
         <v>6879</v>
       </c>
       <c r="L8" s="3">
         <v>7253</v>
       </c>
       <c r="M8" s="3">
         <v>7265</v>
       </c>
-    </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N8" s="53">
+        <v>4407</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B9" s="3">
         <v>2036</v>
       </c>
       <c r="C9" s="3">
         <v>2540</v>
       </c>
       <c r="D9" s="3">
         <v>2093</v>
       </c>
       <c r="E9" s="3">
         <v>3388</v>
       </c>
       <c r="F9" s="3">
         <v>2174</v>
       </c>
       <c r="G9" s="3">
         <v>1870</v>
       </c>
       <c r="H9" s="3">
         <v>1523</v>
       </c>
       <c r="I9" s="3">
         <v>4918</v>
       </c>
       <c r="J9" s="3">
         <v>10578</v>
       </c>
       <c r="K9" s="3">
         <v>11834</v>
       </c>
       <c r="L9" s="3">
         <v>10095</v>
       </c>
       <c r="M9" s="3">
         <v>15121</v>
       </c>
-    </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N9" s="53">
+        <v>15273</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B10" s="3">
         <v>874</v>
       </c>
       <c r="C10" s="3">
         <v>291</v>
       </c>
       <c r="D10" s="3">
         <v>265</v>
       </c>
       <c r="E10" s="3">
         <v>1753</v>
       </c>
       <c r="F10" s="3">
         <v>1929</v>
       </c>
       <c r="G10" s="3">
         <v>2388</v>
       </c>
       <c r="H10" s="3">
         <v>2234</v>
       </c>
       <c r="I10" s="3">
         <v>3003</v>
       </c>
       <c r="J10" s="3">
         <v>4004</v>
       </c>
       <c r="K10" s="3">
         <v>5225</v>
       </c>
       <c r="L10" s="3">
         <v>6344</v>
       </c>
       <c r="M10" s="3">
         <v>7234</v>
       </c>
-    </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N10" s="53">
+        <v>6514</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B11" s="3">
         <v>2678</v>
       </c>
       <c r="C11" s="3">
         <v>3649</v>
       </c>
       <c r="D11" s="3">
         <v>3418</v>
       </c>
       <c r="E11" s="3">
         <v>2065</v>
       </c>
       <c r="F11" s="3">
         <v>1721</v>
       </c>
       <c r="G11" s="3">
         <v>2022</v>
       </c>
       <c r="H11" s="3">
         <v>2023</v>
       </c>
       <c r="I11" s="3">
         <v>2367</v>
       </c>
       <c r="J11" s="3">
         <v>2127</v>
       </c>
       <c r="K11" s="3">
         <v>2274</v>
       </c>
       <c r="L11" s="3">
         <v>2106</v>
       </c>
       <c r="M11" s="3">
         <v>2342</v>
       </c>
-    </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="N11" s="53">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B14" s="28"/>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="28"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A15" s="28"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A16" s="28"/>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A17" s="28"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A18" s="28"/>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A19" s="28"/>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A20" s="28"/>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A21" s="28"/>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A22" s="28"/>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A23" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>